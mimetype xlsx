--- v0 (2026-04-07)
+++ v1 (2026-07-16)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/daduran_minhacienda_gov_co/Documents/Portal SGR/Ejecucion de Proyectos/Pagos CUD y otra moneda/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="80" documentId="13_ncr:1_{D91317FA-D6F0-4D21-8DBD-6668B70D27DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{120BAA59-95AD-43B0-A20A-4F298116CFA1}"/>
+  <xr:revisionPtr revIDLastSave="85" documentId="13_ncr:1_{D91317FA-D6F0-4D21-8DBD-6668B70D27DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6512DA73-0179-442E-94D8-440ED0A92205}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="246" xr2:uid="{E290F060-CF21-4106-AC23-F58B6C71DF13}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
   <si>
     <t>Razon_Social</t>
   </si>
   <si>
     <t>NL811383696B03</t>
   </si>
   <si>
     <t>ABN-AMRO</t>
   </si>
   <si>
     <t>BANCO DE CHILE</t>
   </si>
   <si>
     <t>BANCO DEL ESTADO DE CHILE</t>
   </si>
   <si>
     <t>BANCO INTERNACIONAL DEL PERU INTERBANK</t>
   </si>
   <si>
     <t>BANCO NACIONAL DE COSTA RICA</t>
   </si>
   <si>
     <t>BRM940216EQ6</t>
   </si>
   <si>
@@ -596,50 +595,62 @@
     <t>MEEZAN BANK LTDA</t>
   </si>
   <si>
     <t>231237295</t>
   </si>
   <si>
     <t>SANTANDER BANK</t>
   </si>
   <si>
     <t>UA026</t>
   </si>
   <si>
     <t>M312WZV08Y7LYUC71685</t>
   </si>
   <si>
     <t>SWEDBANK AB</t>
   </si>
   <si>
     <t>06323311</t>
   </si>
   <si>
     <t>THE CURRENCY CLOUD LIMITED</t>
   </si>
   <si>
     <t>SEB (SKANDINAVISKA ENSKILDA BANKEN)</t>
+  </si>
+  <si>
+    <t>CN000A0KFDV9</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS BANK</t>
+  </si>
+  <si>
+    <t>UA027</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -676,59 +687,56 @@
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}" name="Tabla1" displayName="Tabla1" ref="A2:B89" totalsRowShown="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}" name="Tabla1" displayName="Tabla1" ref="A2:B91" totalsRowShown="0">
+  <autoFilter ref="A2:B91" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{A801187C-E012-43FF-8D62-A2E97E0EBBDB}" name="Documento" dataDxfId="0"/>
     <tableColumn id="2" xr3:uid="{ABA2AFFB-D2B4-4A73-B347-20F51AE75CDA}" name="Razon_Social"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium13" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -994,54 +1002,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E54ACF34-A26A-425D-A8A3-CD08186AF716}">
-  <dimension ref="A1:B89"/>
+  <dimension ref="A1:B91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:B89"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1297,469 +1305,485 @@
       <c r="A34" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B34" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>155</v>
+        <v>178</v>
       </c>
       <c r="B37" t="s">
-        <v>156</v>
+        <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>62</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="B39" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>64</v>
+        <v>129</v>
       </c>
       <c r="B42" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="B43" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="B49" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B50" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="B51" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="B52" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B53" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="B54" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>79</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B56" t="s">
-        <v>30</v>
+        <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="B57" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="B58" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B59" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="B60" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="B62" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
     </row>
     <row r="63" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>71</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>34</v>
+        <v>146</v>
       </c>
       <c r="B64" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>151</v>
+        <v>71</v>
       </c>
       <c r="B65" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="B66" t="s">
-        <v>108</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>97</v>
+        <v>151</v>
       </c>
       <c r="B67" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="B68" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="B69" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="B71" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>137</v>
+        <v>39</v>
       </c>
       <c r="B72" t="s">
-        <v>138</v>
+        <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
       <c r="B73" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="B74" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="B75" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>42</v>
+        <v>114</v>
       </c>
       <c r="B76" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B77" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="B78" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>73</v>
+        <v>172</v>
       </c>
       <c r="B79" t="s">
-        <v>44</v>
+        <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="B80" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>166</v>
+        <v>73</v>
       </c>
       <c r="B81" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B82" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B83" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>74</v>
+        <v>175</v>
       </c>
       <c r="B84" t="s">
-        <v>45</v>
+        <v>176</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>75</v>
+        <v>161</v>
       </c>
       <c r="B85" t="s">
-        <v>46</v>
+        <v>162</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="B86" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B87" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="B88" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B89" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B90" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B91" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>