--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/daduran_minhacienda_gov_co/Documents/Portal SGR/Ejecucion de Proyectos/Pagos CUD y otra moneda/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="85" documentId="13_ncr:1_{D91317FA-D6F0-4D21-8DBD-6668B70D27DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6512DA73-0179-442E-94D8-440ED0A92205}"/>
+  <xr:revisionPtr revIDLastSave="91" documentId="13_ncr:1_{D91317FA-D6F0-4D21-8DBD-6668B70D27DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DAD1F9E5-862D-4067-97A6-5262F6C19CF6}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="246" xr2:uid="{E290F060-CF21-4106-AC23-F58B6C71DF13}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$B$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="184">
   <si>
     <t>Razon_Social</t>
   </si>
   <si>
     <t>NL811383696B03</t>
   </si>
   <si>
     <t>ABN-AMRO</t>
   </si>
   <si>
     <t>BANCO DE CHILE</t>
   </si>
   <si>
     <t>BANCO DEL ESTADO DE CHILE</t>
   </si>
   <si>
     <t>BANCO INTERNACIONAL DEL PERU INTERBANK</t>
   </si>
   <si>
     <t>BANCO NACIONAL DE COSTA RICA</t>
   </si>
   <si>
     <t>BRM940216EQ6</t>
   </si>
   <si>
@@ -607,50 +607,56 @@
     <t>M312WZV08Y7LYUC71685</t>
   </si>
   <si>
     <t>SWEDBANK AB</t>
   </si>
   <si>
     <t>06323311</t>
   </si>
   <si>
     <t>THE CURRENCY CLOUD LIMITED</t>
   </si>
   <si>
     <t>SEB (SKANDINAVISKA ENSKILDA BANKEN)</t>
   </si>
   <si>
     <t>CN000A0KFDV9</t>
   </si>
   <si>
     <t>CHINA MERCHANTS BANK</t>
   </si>
   <si>
     <t>UA027</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE</t>
+  </si>
+  <si>
+    <t>PBZGHR2XXXX</t>
+  </si>
+  <si>
+    <t>PRIVREDNA BANKA ZAGREB D.D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -691,52 +697,52 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}" name="Tabla1" displayName="Tabla1" ref="A2:B91" totalsRowShown="0">
-  <autoFilter ref="A2:B91" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}" name="Tabla1" displayName="Tabla1" ref="A2:B92" totalsRowShown="0">
+  <autoFilter ref="A2:B92" xr:uid="{83437C99-656E-4E62-BC9F-0953C0CB71F4}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{A801187C-E012-43FF-8D62-A2E97E0EBBDB}" name="Documento" dataDxfId="0"/>
     <tableColumn id="2" xr3:uid="{ABA2AFFB-D2B4-4A73-B347-20F51AE75CDA}" name="Razon_Social"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium13" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1002,54 +1008,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E54ACF34-A26A-425D-A8A3-CD08186AF716}">
-  <dimension ref="A1:B91"/>
+  <dimension ref="A1:B92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="60" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1593,197 +1599,205 @@
       <c r="A70" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B70" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B71" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>41</v>
+        <v>182</v>
       </c>
       <c r="B73" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>137</v>
+        <v>41</v>
       </c>
       <c r="B74" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B75" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B76" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>170</v>
+        <v>114</v>
       </c>
       <c r="B77" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="B78" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>172</v>
+        <v>42</v>
       </c>
       <c r="B79" t="s">
-        <v>177</v>
+        <v>43</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="B80" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="B81" t="s">
-        <v>44</v>
+        <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>173</v>
+        <v>73</v>
       </c>
       <c r="B82" t="s">
-        <v>174</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B83" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B84" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="B85" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="B86" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B87" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="B88" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="B89" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B90" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="91" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B91" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B92" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>