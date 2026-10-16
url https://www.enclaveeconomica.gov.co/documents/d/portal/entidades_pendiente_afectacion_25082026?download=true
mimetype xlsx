--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -1,218 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\llozanob\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16E9A438-9805-46C4-A853-E66055267D59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8DAE8893-6A42-4B94-A48E-64CC8DF342A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{5A7BE228-C413-459F-A28F-45DECC2AE4F1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5A7BE228-C413-459F-A28F-45DECC2AE4F1}"/>
   </bookViews>
   <sheets>
     <sheet name="Pendiente_afectacion" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pendiente_afectacion!$A$3:$J$98</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Pendiente_afectacion!$A$3:$G$98</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...98 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="294">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="292">
   <si>
     <t>Región</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Entidad</t>
   </si>
   <si>
     <t>Dane</t>
   </si>
   <si>
-    <t>Pendiente de Afectación por  Cierre</t>
-[...4 lines deleted...]
-  <si>
     <t>Total Valor Pendiente Afectacion</t>
   </si>
   <si>
     <t>REGIÓN EJE CAFETERO</t>
   </si>
   <si>
     <t>ANTIOQUIA</t>
   </si>
   <si>
     <t>Municipio</t>
   </si>
   <si>
     <t xml:space="preserve"> APARTADÓ  -  ANTIOQUIA</t>
   </si>
   <si>
     <t>05045</t>
   </si>
   <si>
     <t>AD05045</t>
   </si>
   <si>
     <t xml:space="preserve">ASIGNACIONES DIRECTAS (20% DEL SGR) </t>
   </si>
   <si>
     <t xml:space="preserve"> BRICEÑO  -  ANTIOQUIA</t>
@@ -1025,116 +914,126 @@
     <t>68745</t>
   </si>
   <si>
     <t>DA68745</t>
   </si>
   <si>
     <t xml:space="preserve"> CAIMITO  -  SUCRE</t>
   </si>
   <si>
     <t>70124</t>
   </si>
   <si>
     <t>DA70124</t>
   </si>
   <si>
     <t>DA73217</t>
   </si>
   <si>
     <t>Recurso SPGR</t>
   </si>
   <si>
     <t>Fuente SPGR</t>
   </si>
   <si>
     <t>Entidades con pendiente de afectación</t>
+  </si>
+  <si>
+    <t>Fuente: SPGR
+Reporte 18 de sept 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <color rgb="FFA27800"/>
+      <color theme="7" tint="-0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA27800"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF90732A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1156,184 +1055,183 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFA27800"/>
-      <color rgb="FFCC9900"/>
+      <color rgb="FF90732A"/>
       <color rgb="FFDDDDDD"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>377825</xdr:colOff>
+      <xdr:colOff>485775</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>352425</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1104637" cy="869950"/>
+    <xdr:ext cx="870807" cy="685799"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D12F29AE-5723-4B6A-8737-537DABEDB34F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="377825" y="142875"/>
-          <a:ext cx="1104637" cy="869950"/>
+          <a:off x="485775" y="352425"/>
+          <a:ext cx="870807" cy="685799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>774699</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>2228850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:rowOff>342899</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="3741995" cy="981075"/>
+    <xdr:ext cx="2763175" cy="790575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC35A9C-794D-4F8E-95C1-B27B58D9A848}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11334134" y="171450"/>
-          <a:ext cx="3741995" cy="981075"/>
+          <a:off x="10172700" y="342899"/>
+          <a:ext cx="2763175" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -1622,3259 +1520,2587 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92609F85-79EA-4306-95EE-890C20644AD6}">
-  <dimension ref="A1:J98"/>
+  <dimension ref="A1:H98"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="62" zoomScaleNormal="62" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="L10" sqref="L10"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
     <col min="2" max="3" width="17.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="25.7109375" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="1"/>
+    <col min="8" max="8" width="29.140625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="C2" s="11" t="s">
+    <row r="1" spans="1:8" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+    </row>
+    <row r="2" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="H2" s="10" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="11"/>
-[...2 lines deleted...]
-      <c r="A3" s="12" t="s">
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="C3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="D3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="E3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="F3" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="G3" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="H3" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="13" t="s">
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="C4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="E4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="F4" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="4" t="s">
+      <c r="G4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="9">
+        <v>10445303</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="E5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="H4" s="10">
+      <c r="G5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="9">
+        <v>71153457</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="9">
+        <v>3779290</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="11">
         <v>0</v>
       </c>
-      <c r="I4" s="10">
-[...8 lines deleted...]
-      <c r="A5" s="3" t="s">
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="9">
+        <v>24556332</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="9">
+        <v>49419086</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="9">
+        <v>97027097.650000006</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="9">
+        <v>17696021</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H12" s="9">
+        <v>126191148</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H13" s="9">
+        <v>343975409.26999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14" s="9">
+        <v>3730972500.9499998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="9">
+        <v>14296585</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16" s="9">
+        <v>33200046</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="9">
+        <v>8367.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="9">
+        <v>54804268.32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="9">
+        <v>524560309.89999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="9">
+        <v>119523785</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="9">
+        <v>8006589</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H22" s="9">
+        <v>6712701541.0699997</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H23" s="9">
+        <v>9424404.6099999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H24" s="9">
+        <v>644359029.69000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="9">
+        <v>240754934.47999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H26" s="9">
+        <v>308346871.69999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H27" s="9">
+        <v>348466268.89999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H28" s="9">
+        <v>503418724</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="9">
+        <v>352998528.31999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="9">
+        <v>374063786</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="9">
+        <v>602758093.19000006</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="9">
+        <v>312879248.02999997</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H33" s="9">
+        <v>6239990428.2200003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H34" s="9">
+        <v>663133162.20000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="9">
+        <v>441179821.72000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="9">
+        <v>702720043.75999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="9">
+        <v>755439511.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="9">
+        <v>1280462</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H39" s="9">
+        <v>121302125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="9">
+        <v>941499084.08000004</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="9">
+        <v>178868356.84999999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="9">
+        <v>1547987</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="9">
+        <v>33337244684.830002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="9">
+        <v>70559909484.660004</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="9">
+        <v>1375125.55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H46" s="9">
+        <v>195277013</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H47" s="9">
+        <v>7161710231.3599997</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H48" s="9">
+        <v>1427189</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" s="9">
+        <v>90621441.579999998</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H50" s="9">
+        <v>170251792.69</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="9">
+        <v>1769863.64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52" s="9">
+        <v>94492243.109999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" s="9">
+        <v>161417500.25999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H54" s="9">
+        <v>681754349.85000002</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="9">
+        <v>726562417.70000005</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H56" s="9">
+        <v>343414120.76999998</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H57" s="9">
+        <v>1036484100.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58" s="9">
+        <v>349824598.87</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59" s="9">
+        <v>70325359.900000006</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H60" s="9">
+        <v>573389047.75999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61" s="9">
+        <v>3564204766.1100001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62" s="9">
+        <v>383440033.07999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H63" s="9">
+        <v>383681990.73000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H64" s="9">
+        <v>148583165.33000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H65" s="9">
+        <v>53435459.43</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H66" s="9">
+        <v>3315957204.5799999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67" s="9">
+        <v>186499951.93000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="E68" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="F68" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H68" s="9">
+        <v>4530315</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H69" s="9">
+        <v>2588174.02</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H70" s="9">
+        <v>548790</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="E71" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D6" s="4" t="s">
+      <c r="F71" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H71" s="9">
+        <v>1418628</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E72" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="5" t="s">
-[...59 lines deleted...]
-      <c r="D8" s="4" t="s">
+      <c r="F72" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H72" s="9">
+        <v>27547390</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E8" s="4" t="s">
+      <c r="E73" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...128 lines deleted...]
-      <c r="E12" s="4" t="s">
+      <c r="F73" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H73" s="9">
+        <v>16706953.050000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H74" s="9">
+        <v>482615891.88999999</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...59 lines deleted...]
-      <c r="D14" s="4" t="s">
+      <c r="C75" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="4" t="s">
+      <c r="E75" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D15" s="4" t="s">
+      <c r="F75" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H75" s="9">
+        <v>7050490</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="4" t="s">
+      <c r="E76" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D16" s="4" t="s">
+      <c r="F76" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H76" s="9">
+        <v>9541864</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="4" t="s">
+      <c r="E77" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...59 lines deleted...]
-      <c r="D18" s="4" t="s">
+      <c r="F77" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H77" s="9">
+        <v>136583</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="4" t="s">
+      <c r="B78" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="F18" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D19" s="4" t="s">
+      <c r="C78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H78" s="9">
+        <v>1233549</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="E19" s="4" t="s">
+      <c r="C79" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="E79" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="G19" s="5" t="s">
-[...56 lines deleted...]
-      <c r="D21" s="4" t="s">
+      <c r="F79" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H79" s="9">
+        <v>20743004</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H80" s="9">
+        <v>533989.69999999995</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H81" s="9">
+        <v>2850455</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="4" t="s">
+      <c r="C82" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="F21" s="5" t="s">
+      <c r="E82" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="G21" s="5" t="s">
-[...56 lines deleted...]
-      <c r="D23" s="4" t="s">
+      <c r="F82" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H82" s="9">
+        <v>7506844403.9799995</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B83" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="4" t="s">
-[...491 lines deleted...]
-      <c r="D38" s="4" t="s">
+      <c r="C83" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H83" s="9">
+        <v>560983196.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H84" s="9">
+        <v>263297596</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E38" s="4" t="s">
+      <c r="B85" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="F38" s="5" t="s">
+      <c r="C85" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="G38" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="E85" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D39" s="4" t="s">
+      <c r="F85" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H85" s="9">
+        <v>56284262</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E86" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="F39" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D40" s="4" t="s">
+      <c r="F86" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H86" s="9">
+        <v>248961855.00999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H87" s="9">
+        <v>60177095.369999997</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="E40" s="4" t="s">
+      <c r="E88" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="F40" s="5" t="s">
-[...26 lines deleted...]
-      <c r="D41" s="4" t="s">
+      <c r="F88" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H88" s="9">
+        <v>99171778</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H89" s="9">
+        <v>19195048.149999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="E41" s="4" t="s">
+      <c r="B90" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="F41" s="5" t="s">
+      <c r="C90" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="G41" s="5" t="s">
-[...14 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="E90" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="B42" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D42" s="4" t="s">
+      <c r="F90" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H90" s="9">
+        <v>623658</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B91" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="E42" s="4" t="s">
+      <c r="C91" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="F42" s="5" t="s">
+      <c r="E91" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="G42" s="5" t="s">
-[...89 lines deleted...]
-      <c r="D45" s="4" t="s">
+      <c r="F91" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H91" s="9">
+        <v>16426043100.68</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H92" s="9">
+        <v>5842264.46</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="E45" s="4" t="s">
+      <c r="E93" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="F45" s="5" t="s">
-[...92 lines deleted...]
-      <c r="D48" s="4" t="s">
+      <c r="F93" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H93" s="9">
+        <v>51724282</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B94" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="E48" s="4" t="s">
+      <c r="C94" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="F48" s="5" t="s">
+      <c r="E94" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="G48" s="5" t="s">
-[...89 lines deleted...]
-      <c r="D51" s="4" t="s">
+      <c r="F94" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H94" s="9">
+        <v>18364923</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H95" s="9">
+        <v>2786803</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H96" s="9">
+        <v>451800691</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B97" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E51" s="4" t="s">
-[...392 lines deleted...]
-      <c r="D63" s="4" t="s">
+      <c r="C97" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H97" s="9">
+        <v>263190273.49000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B98" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="C98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="F63" s="5" t="s">
+      <c r="E98" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="G63" s="5" t="s">
-[...125 lines deleted...]
-      <c r="E67" s="4" t="s">
+      <c r="F98" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="G98" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="F67" s="5" t="s">
-[...1032 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="H98" s="9">
         <v>21481410.050000001</v>
       </c>
-      <c r="J98" s="10">
-[...1 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J98" xr:uid="{AB3BA1DA-5C1C-4367-93D7-CE66DBD56238}"/>
+  <autoFilter ref="A3:G98" xr:uid="{AB3BA1DA-5C1C-4367-93D7-CE66DBD56238}"/>
   <mergeCells count="2">
-    <mergeCell ref="C1:H1"/>
     <mergeCell ref="C2:D2"/>
+    <mergeCell ref="B1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pendiente_afectacion</vt:lpstr>
     </vt:vector>