--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -1,1026 +1,2815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10719"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minhaciendagovco-my.sharepoint.com/personal/emancipe_minhacienda_gov_co/Documents/SGR_Onedrive/2025-2026/Comunicaciones/Boletin_caja/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/linalozano/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{78871D88-B65A-44FD-91C8-D82CDA7134FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{921EC8C8-8988-40B8-B387-6963C790948E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3425102-F62D-3742-8BDE-4CC047A479E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{52555C22-236E-40FC-ACDF-BFD7F1972DA8}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="15600" firstSheet="3" activeTab="8" xr2:uid="{B91775BF-E8D8-4B55-9D83-D0DAC5223702}"/>
   </bookViews>
   <sheets>
-    <sheet name="Base" sheetId="1" r:id="rId1"/>
+    <sheet name="Boletin_Noviembre2025" sheetId="10" r:id="rId1"/>
+    <sheet name="Boletin_Diciembre2025" sheetId="9" r:id="rId2"/>
+    <sheet name="Boletin_Enero2026" sheetId="5" r:id="rId3"/>
+    <sheet name="Boletin_Febrero2026" sheetId="11" r:id="rId4"/>
+    <sheet name="Boletin_Marzo2026" sheetId="4" r:id="rId5"/>
+    <sheet name="Boletin_Abril2026" sheetId="6" r:id="rId6"/>
+    <sheet name="Boletin_Mayo2026" sheetId="7" r:id="rId7"/>
+    <sheet name="Boletin_Junio2026" sheetId="8" r:id="rId8"/>
+    <sheet name="Boletin_Julio2026" sheetId="1" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Base!$B$4:$I$111</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Boletin_Abril2026!$A$7:$H$124</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Boletin_Diciembre2025!$B$5:$J$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Boletin_Enero2026!$B$8:$G$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Boletin_Febrero2026!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">Boletin_Julio2026!$A$6:$I$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">Boletin_Junio2026!$B$5:$I$112</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">Boletin_Marzo2026!$B$9:$G$117</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">Boletin_Mayo2026!$C$7:$H$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Boletin_Noviembre2025!$B$5:$L$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Boletin_Diciembre2025!$B$1:$G$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G78" i="5" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3162" uniqueCount="339">
   <si>
     <t>FUENTES SGR</t>
   </si>
   <si>
     <t>DEPARTAMENTO</t>
   </si>
   <si>
     <t>ENTIDAD O ASIGNACIÓN</t>
   </si>
   <si>
     <t>% Caja Sobre Presupuesto</t>
   </si>
   <si>
     <t>% PBC /IAC</t>
   </si>
   <si>
     <t>CajaDisponibleDescontandoPagosPendientes</t>
   </si>
   <si>
+    <t>ASIGNACIONES DIRECTAS ANTICIPADAS (5% DEL SGR)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASANARE                                          </t>
+  </si>
+  <si>
+    <t>85263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PORE                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOLIMA                                            </t>
+  </si>
+  <si>
+    <t>73585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PURIFICACIÓN                                      </t>
+  </si>
+  <si>
+    <t>73217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COYAIMA                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUCRE                                             </t>
+  </si>
+  <si>
+    <t>70124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAIMITO                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTANDER                                         </t>
+  </si>
+  <si>
+    <t>68745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIMACOTA                                          </t>
+  </si>
+  <si>
+    <t>68615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIONEGRO                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTE DE SANTANDER                                </t>
+  </si>
+  <si>
+    <t>54810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIBÚ                                              </t>
+  </si>
+  <si>
+    <t>54125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÁCOTA                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA GUAJIRA                                        </t>
+  </si>
+  <si>
+    <t>44090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIBULLA                                           </t>
+  </si>
+  <si>
+    <t>44035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALBANIA                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHOCÓ                                             </t>
+  </si>
+  <si>
+    <t>27787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TADÓ                                              </t>
+  </si>
+  <si>
+    <t>27745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIPÍ                                              </t>
+  </si>
+  <si>
+    <t>27600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RÍO QUITO                                         </t>
+  </si>
+  <si>
+    <t>27361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ISTMINA                                           </t>
+  </si>
+  <si>
+    <t>27050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATRATO                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÓRDOBA                                           </t>
+  </si>
+  <si>
+    <t>23580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO LIBERTADOR                                 </t>
+  </si>
+  <si>
+    <t>23068</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AYAPEL                                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CESAR                                             </t>
+  </si>
+  <si>
+    <t>20614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RÍO DE ORO                                        </t>
+  </si>
+  <si>
+    <t>20250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL PASO                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAUCA                                             </t>
+  </si>
+  <si>
+    <t>19418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LÓPEZ                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAQUETÁ                                           </t>
+  </si>
+  <si>
+    <t>18029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CALDAS                                            </t>
+  </si>
+  <si>
+    <t>17380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA DORADA                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOYACÁ                                            </t>
+  </si>
+  <si>
+    <t>15572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO BOYACÁ                                     </t>
+  </si>
+  <si>
+    <t>15226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUÍTIVA                                           </t>
+  </si>
+  <si>
+    <t>BOLÍVAR</t>
+  </si>
+  <si>
+    <t>13657</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JUAN NEPOMUCENO                               </t>
+  </si>
+  <si>
+    <t>13580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REGIDOR                                           </t>
+  </si>
+  <si>
+    <t>13440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARGARITA                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLÁNTICO                                         </t>
+  </si>
+  <si>
+    <t>08638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SABANALARGA                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTIOQUIA                                         </t>
+  </si>
+  <si>
+    <t>05425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MACEO                                             </t>
+  </si>
+  <si>
+    <t>05308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GIRARDOTA                                         </t>
+  </si>
+  <si>
+    <t>05197</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COCORNÁ                                           </t>
+  </si>
+  <si>
+    <t>05147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAREPA                                            </t>
+  </si>
+  <si>
+    <t>05142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARACOLÍ                                          </t>
+  </si>
+  <si>
+    <t>05045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APARTADÓ                                          </t>
+  </si>
+  <si>
+    <t>ASIGNACIONES DIRECTAS (20% DEL SGR)</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>C0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPOBOYACÁ                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUTUMAYO                                          </t>
+  </si>
+  <si>
+    <t>86000</t>
+  </si>
+  <si>
+    <t>70823</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOLÚ VIEJO                                        </t>
+  </si>
+  <si>
+    <t>70771</t>
+  </si>
+  <si>
+    <t>70742</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN LUIS DE SINCÉ                                 </t>
+  </si>
+  <si>
+    <t>70717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PEDRO                                         </t>
+  </si>
+  <si>
+    <t>70713</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ONOFRE                                        </t>
+  </si>
+  <si>
+    <t>70708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARCOS                                        </t>
+  </si>
+  <si>
+    <t>70702</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN JUAN DE BETULIA                               </t>
+  </si>
+  <si>
+    <t>70678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN BENITO ABAD                                   </t>
+  </si>
+  <si>
+    <t>70670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAMPUÉS                                           </t>
+  </si>
+  <si>
+    <t>70429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAJAGUAL                                          </t>
+  </si>
+  <si>
+    <t>70235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GALERAS                                           </t>
+  </si>
+  <si>
+    <t>70233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL ROBLE                                          </t>
+  </si>
+  <si>
+    <t>70001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SINCELEJO                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">QUINDÍO                                           </t>
+  </si>
+  <si>
+    <t>63548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIJAO                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NARIÑO                                            </t>
+  </si>
+  <si>
+    <t>52427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGÜI                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGDALENA                                         </t>
+  </si>
+  <si>
+    <t>47053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARACATACA                                         </t>
+  </si>
+  <si>
+    <t>44847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">URIBIA                                            </t>
+  </si>
+  <si>
+    <t>44378</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HATONUEVO                                         </t>
+  </si>
+  <si>
+    <t>44000</t>
+  </si>
+  <si>
+    <t>23855</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALENCIA                                          </t>
+  </si>
+  <si>
+    <t>23815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TUCHÍN                                            </t>
+  </si>
+  <si>
+    <t>23678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN CARLOS                                        </t>
+  </si>
+  <si>
+    <t>23675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN BERNARDO DEL VIENTO                           </t>
+  </si>
+  <si>
+    <t>23672</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANTERO                                        </t>
+  </si>
+  <si>
+    <t>23574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO ESCONDIDO                                  </t>
+  </si>
+  <si>
+    <t>23500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOÑITOS                                           </t>
+  </si>
+  <si>
+    <t>23464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOMIL                                             </t>
+  </si>
+  <si>
+    <t>23417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LORICA                                            </t>
+  </si>
+  <si>
+    <t>23300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COTORRA                                           </t>
+  </si>
+  <si>
+    <t>23189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIÉNAGA DE ORO                                    </t>
+  </si>
+  <si>
+    <t>23182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINÚ                                             </t>
+  </si>
+  <si>
+    <t>23168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIMÁ                                             </t>
+  </si>
+  <si>
+    <t>23162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERETÉ                                            </t>
+  </si>
+  <si>
+    <t>23090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANALETE                                          </t>
+  </si>
+  <si>
+    <t>17524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALESTINA                                         </t>
+  </si>
+  <si>
+    <t>15820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TÓPAGA                                            </t>
+  </si>
+  <si>
+    <t>13780</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TALAIGUA NUEVO                                    </t>
+  </si>
+  <si>
+    <t>13212</t>
+  </si>
+  <si>
+    <t>13000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOLÍVAR                                           </t>
+  </si>
+  <si>
+    <t>05837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TURBO                                             </t>
+  </si>
+  <si>
+    <t>05649</t>
+  </si>
+  <si>
+    <t>05579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO BERRÍO                                     </t>
+  </si>
+  <si>
+    <t>05107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRICEÑO                                           </t>
+  </si>
+  <si>
+    <t>REGIÓN LLANOS</t>
+  </si>
+  <si>
+    <t>REGIÓN CENTRO SUR</t>
+  </si>
+  <si>
+    <t>REGIÓN CARIBE</t>
+  </si>
+  <si>
     <t>REGIÓN CENTRO ORIENTE</t>
   </si>
   <si>
-    <t>ASIGNACIONES DIRECTAS (20% DEL SGR)</t>
-[...160 lines deleted...]
-  <si>
     <t>REGIÓN PACIFICO</t>
   </si>
   <si>
-    <t xml:space="preserve">NARIÑO                                            </t>
-[...238 lines deleted...]
-  <si>
     <t>REGIÓN EJE CAFETERO</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTIOQUIA                                         </t>
-[...161 lines deleted...]
-    <t>REGIÓN</t>
+    <t>Departamento</t>
   </si>
   <si>
     <t xml:space="preserve"> ENTIDADES CON BAJO NIVEL DE RECAUDO Y SALDOS POR PAGAR EN SPGR                                                                                                                                                                                       Cifras en pesos                                                                                
 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte PBC -IAC : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Febrero 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fuente PTE-MHCP-SPGR 24 de marzo de 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Región</t>
+  </si>
+  <si>
+    <t>Dane Entidad  Territorial</t>
+  </si>
+  <si>
+    <t>Nombre de la entidad territorial</t>
+  </si>
+  <si>
+    <t>% Presupuesto corriente recaudado</t>
+  </si>
+  <si>
+    <t>%PBC Recaudado</t>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR
+(Corte 20 de enero 2026)</t>
+  </si>
+  <si>
+    <t>13030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTOS DEL ROSARIO                                 </t>
+  </si>
+  <si>
+    <t>52835</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRES DE TUMACO                              </t>
+  </si>
+  <si>
+    <t>05284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRONTINO                                          </t>
+  </si>
+  <si>
+    <t>70473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORROA                                            </t>
+  </si>
+  <si>
+    <t>70523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALMITO                                           </t>
+  </si>
+  <si>
+    <t>23686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PELAYO                                        </t>
+  </si>
+  <si>
+    <t>23670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN ANDRÉS SOTAVENTO                              </t>
+  </si>
+  <si>
+    <t>70820</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTIAGO DE TOLÚ                                  </t>
+  </si>
+  <si>
+    <t>05040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANORÍ                                             </t>
+  </si>
+  <si>
+    <t>27135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL CANTÓN DEL SAN PABLO                           </t>
+  </si>
+  <si>
+    <t>15000</t>
+  </si>
+  <si>
+    <t>54261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL ZULIA                                          </t>
+  </si>
+  <si>
+    <t>68000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">META                                              </t>
+  </si>
+  <si>
+    <t>50006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACACÍAS                                           </t>
+  </si>
+  <si>
+    <t>86865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALLE DEL GUAMUEZ                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARAUCA                                            </t>
+  </si>
+  <si>
+    <t>81000</t>
+  </si>
+  <si>
+    <t>05604</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REMEDIOS                                          </t>
+  </si>
+  <si>
+    <t>05079</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BARBOSA                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUILA                                             </t>
+  </si>
+  <si>
+    <t>41885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YAGUARÁ                                           </t>
+  </si>
+  <si>
+    <t>13160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANTAGALLO                                        </t>
+  </si>
+  <si>
+    <t>05250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL BAGRE                                          </t>
+  </si>
+  <si>
+    <t>20400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA JAGUA DE IBIRICO                               </t>
+  </si>
+  <si>
+    <t>85000</t>
+  </si>
+  <si>
+    <t>70508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OVEJAS                                            </t>
+  </si>
+  <si>
+    <t>68689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN VICENTE DE CHUCURÍ                            </t>
+  </si>
+  <si>
+    <t>50568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO GAITÁN                                     </t>
+  </si>
+  <si>
+    <t>50000</t>
+  </si>
+  <si>
+    <t>23466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTELÍBANO                                       </t>
+  </si>
+  <si>
+    <t>20045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECERRIL                                          </t>
+  </si>
+  <si>
+    <t>70230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHALÁN                                            </t>
+  </si>
+  <si>
+    <t>70110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUENAVISTA                                        </t>
+  </si>
+  <si>
+    <t>20770</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARTÍN                                        </t>
+  </si>
+  <si>
+    <t>13490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOROSÍ                                            </t>
+  </si>
+  <si>
+    <t>68575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO WILCHES                                    </t>
+  </si>
+  <si>
+    <t>47555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLATO                                             </t>
+  </si>
+  <si>
+    <t>05893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YONDÓ                                             </t>
+  </si>
+  <si>
+    <t>47189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIÉNAGA                                           </t>
+  </si>
+  <si>
+    <t>86320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORITO                                             </t>
+  </si>
+  <si>
+    <t>20000</t>
+  </si>
+  <si>
+    <t>13667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN MARTÍN DE LOBA                                </t>
+  </si>
+  <si>
+    <t>41349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOBO                                              </t>
+  </si>
+  <si>
+    <t>13670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN PABLO                                         </t>
+  </si>
+  <si>
+    <t>52250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL CHARCO                                         </t>
+  </si>
+  <si>
+    <t>Metodologia utilizada:</t>
+  </si>
+  <si>
+    <t>No. Entidades</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte PBC -IAC : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Diciembre 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>20 de enero de 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Porcentaje de PBC Recaudado</t>
+  </si>
+  <si>
+    <t>23807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIERRALTA                                         </t>
+  </si>
+  <si>
+    <t>08000</t>
+  </si>
+  <si>
+    <t>50573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO LÓPEZ                                      </t>
+  </si>
+  <si>
+    <t>70204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLOSO                                            </t>
+  </si>
+  <si>
+    <t>05679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANTA BÁRBARA                                     </t>
+  </si>
+  <si>
+    <t>68418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS SANTOS                                        </t>
+  </si>
+  <si>
+    <t>15367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JENESANO                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metodologia: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUERTO CAICEDO                                    </t>
+  </si>
+  <si>
+    <t>86569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIEDRAS                                           </t>
+  </si>
+  <si>
+    <t>73547</t>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR
+(Corte  21 de abril de 2026)</t>
+  </si>
+  <si>
+    <t>No. Entidad</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fuente PTE-MHCP-SPGR 24 de abril de 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte PBC -IAC : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Marzo 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Entidades con menos del 50% del presupuesto recaudado y sin recursos suficientes en caja para pagar los compromisos adquiridos.</t>
+  </si>
+  <si>
+    <t>Metodologia</t>
+  </si>
+  <si>
+    <t>Entidades con menos del 50% del presupuesto corriente recaudado y sin recursos suficientes en caja para pagar los compromisos adquiridos. Discriminado por asignaciones directas 20% y 5%</t>
+  </si>
+  <si>
+    <r>
+      <t>Corte PBC -IAC :Abril</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fuente PTE-MHCP-SPGR 21 de mayo de 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR
+(Corte  21 de mayo de 2026)</t>
+  </si>
+  <si>
+    <t>70221</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COVEÑAS                                           </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Corte PBC -IAC :Mayo </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2026</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Fuente PTE-MHCP-SPGR 17 de junio de 2026</t>
     </r>
   </si>
+  <si>
+    <t>REGIÓN</t>
+  </si>
+  <si>
+    <t>CODIGO DANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTIDADES CON BAJO NIVEL DE RECAUDO Y SALDOS POR PAGAR EN SPGR                                                                                                                                                                                       Cifras en pesos                                                                                
+</t>
+  </si>
+  <si>
+    <t>Corte PBC -IAC : Noviembre 2025</t>
+  </si>
+  <si>
+    <t>Corte Caja despues de descontar pagos : 18 Diciembre 2025</t>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR
+(Corte 18 de diciembre)</t>
+  </si>
+  <si>
+    <t>REGIÓN CENTRO - SUR - AMAZONÍA</t>
+  </si>
+  <si>
+    <t>REGIÓN PACÍFICO</t>
+  </si>
+  <si>
+    <t>REGIÓN CENTRO - ORIENTE</t>
+  </si>
+  <si>
+    <t>CORPORACIONES AUTONOMAS REGIONALES</t>
+  </si>
+  <si>
+    <t>REGIÓN DEL LLANO</t>
+  </si>
+  <si>
+    <t>Entidades con menos del 60% del PBC recaudado y sin recursos suficientes en caja para pagar los compromisos adquiridos. Se agrupa Asignaciones directas 20% y 5%</t>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR                          (Corte 20 de noviembre)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DON MATÍAS                                        </t>
+  </si>
+  <si>
+    <t>Corte PBC -IAC : Octubre 2025</t>
+  </si>
+  <si>
+    <t>Corte Caja despues de descontar pagos : 20 de noviembre de 2025</t>
+  </si>
+  <si>
+    <t>Porcentaje de PBC Recaudado
+(Boletin corte PBC  Octubre)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte PBC -IAC : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Enero 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Valor de caja despues de descontar los pagos pendientes en SPGR
+ (Corte 18 de febrero 2026)</t>
+  </si>
+  <si>
+    <t>Corte Caja despues de descontar pagos  Corte 18 de febrero 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte PBC -IAC :Junio </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Corte Caja despues de descontar pagos : </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fuente PTE-MHCP-SPGR 21 de julio de 2026</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB08840"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-4.9989318521683403E-2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9978637043366805E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="8">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFB08840"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>622530</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>198892</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:ext cx="930045" cy="732451"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C4B922-F2B0-4FE3-B54A-D2095B767C96}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE551782-590C-42B5-B654-58ABEA61CFDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
+          <a:off x="619355" y="202067"/>
+          <a:ext cx="930045" cy="732451"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1059202</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>233771</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1468755</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>981709</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC76F7A0-83B1-48A3-B65F-A40270AD5527}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="21972" r="24507" b="10614"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9390402" y="236946"/>
+          <a:ext cx="1698603" cy="741588"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>622530</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>198892</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="930045" cy="732451"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF1A8E5-FFAF-4138-8884-BA00CB1E99D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="619355" y="202067"/>
+          <a:ext cx="930045" cy="732451"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>66697</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>416651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1163954</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F34ACFC2-997F-40F7-9CFD-1478D4E49876}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="21972" r="24507" b="10614"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9874272" y="416651"/>
+          <a:ext cx="1698603" cy="747303"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>179842</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{028CD5AF-9831-4E2D-BFCC-7A35D7FD50FC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="381000" y="183017"/>
+          <a:ext cx="1047750" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>952522</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>142331</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>66040</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>713739</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E80B2B7C-E0AE-4404-9312-C626B4146BB0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="21972" r="24507" b="10614"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7705747" y="145506"/>
+          <a:ext cx="1736068" cy="752383"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>179842</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F41465-4A76-40E9-8E6A-1D4C96A3B1C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1143000" y="183017"/>
+          <a:ext cx="1047750" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1514453</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>86070</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65E88FBF-2BA3-4F40-9A5E-228CACA9319E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="21972" r="24507" b="10614"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7845447" y="0"/>
+          <a:ext cx="1517628" cy="1232245"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>246517</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4AB92E9-2653-4208-BCF9-81B9E91DB96B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="444500" y="427492"/>
+          <a:ext cx="1047750" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>361406</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>561318</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>8889</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{815C08E0-9EBD-4E8A-8BD1-05A641DCA360}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="21972" r="24507" b="10614"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7807325" y="542381"/>
+          <a:ext cx="1707493" cy="761908"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>246517</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EB74A75-87D7-4A4A-97D0-AFF51CBEEEB3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="444500" y="360817"/>
+          <a:ext cx="1047750" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>75067</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65132BAC-AFE6-449F-B364-7F0538E0390B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="876300" y="256042"/>
+          <a:ext cx="1047750" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1047750" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEB0F138-4006-47E7-B2AD-C15425FB0A08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="762000" y="0"/>
           <a:ext cx="1047750" cy="825149"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>533399</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1666875" cy="1019175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE2AC8D3-63B2-42F5-BD54-5873254A0FA6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{405812C0-0E01-4147-B551-14163B89B1BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8420099" y="38100"/>
+          <a:off x="11353799" y="38100"/>
           <a:ext cx="1666875" cy="1019175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1054100" cy="825149"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34433379-B9FC-4C59-AD24-EF4476925E41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="825500" y="0"/>
+          <a:ext cx="1054100" cy="825149"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3187700" cy="900750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB3003D-E01E-40AD-B749-63D7D257819D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9334500" y="1"/>
+          <a:ext cx="3187700" cy="900750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Rojo naranja">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="505046"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="E84C22"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="FFBD47"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="B64926"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FF8427"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="CC9900"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="B22600"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="CC9900"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="666699"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -1257,2955 +3046,19828 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{814EB9FC-9BDF-4521-8719-A1D0B6AD7206}">
-  <dimension ref="B1:I111"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD82F389-AB13-4E14-ACA0-B447B735D95A}">
+  <dimension ref="A1:L66"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A68" sqref="A68"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="11.5" style="57"/>
+    <col min="2" max="2" width="29.1640625" style="57" customWidth="1"/>
+    <col min="3" max="3" width="25.1640625" style="57" customWidth="1"/>
+    <col min="4" max="4" width="38" style="57" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.33203125" style="57" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.5" style="57" bestFit="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.5" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="103.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="74" t="s">
+        <v>319</v>
+      </c>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+    </row>
+    <row r="2" spans="1:12" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+    </row>
+    <row r="3" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="23" t="s">
+        <v>332</v>
+      </c>
+      <c r="C3" s="23"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+    </row>
+    <row r="4" spans="1:12" ht="26" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="23" t="s">
+        <v>298</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>328</v>
+      </c>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+    </row>
+    <row r="5" spans="1:12" ht="56" x14ac:dyDescent="0.15">
+      <c r="A5" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" s="58" t="s">
+        <v>187</v>
+      </c>
+      <c r="D5" s="58" t="s">
+        <v>193</v>
+      </c>
+      <c r="E5" s="58" t="s">
+        <v>333</v>
+      </c>
+      <c r="F5" s="58" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A6" s="60">
+        <v>1</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>326</v>
+      </c>
+      <c r="C6" s="62" t="s">
+        <v>326</v>
+      </c>
+      <c r="D6" s="62" t="s">
+        <v>93</v>
+      </c>
+      <c r="E6" s="63">
+        <v>2.701430684841569E-2</v>
+      </c>
+      <c r="F6" s="64">
+        <v>-232838182.65000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A7" s="60">
+        <v>2</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C7" s="62" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="62" t="s">
+        <v>74</v>
+      </c>
+      <c r="E7" s="63">
+        <v>0.49217277746345972</v>
+      </c>
+      <c r="F7" s="64">
+        <v>-300918295.51999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A8" s="60">
+        <v>3</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="62" t="s">
+        <v>198</v>
+      </c>
+      <c r="E8" s="63">
+        <v>0</v>
+      </c>
+      <c r="F8" s="64">
+        <v>-28644480.859999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A9" s="60">
+        <v>4</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C9" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D9" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="E9" s="63">
+        <v>6.0114317883685119E-2</v>
+      </c>
+      <c r="F9" s="64">
+        <v>-545559024.01999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A10" s="60">
+        <v>5</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C10" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="62" t="s">
+        <v>73</v>
+      </c>
+      <c r="E10" s="63">
+        <v>0</v>
+      </c>
+      <c r="F10" s="64">
+        <v>-46742430.490000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A11" s="60">
+        <v>6</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="63">
+        <v>0</v>
+      </c>
+      <c r="F11" s="64">
+        <v>-54428966.780000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A12" s="60">
+        <v>7</v>
+      </c>
+      <c r="B12" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C12" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" s="63">
+        <v>3.6367558344421744E-3</v>
+      </c>
+      <c r="F12" s="64">
+        <v>-1605071.98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="60">
+        <v>8</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C13" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="63">
+        <v>0.24828316707430995</v>
+      </c>
+      <c r="F13" s="64">
+        <v>-19585989125.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A14" s="60">
+        <v>9</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C14" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>160</v>
+      </c>
+      <c r="E14" s="63">
+        <v>0.30102916566520993</v>
+      </c>
+      <c r="F14" s="64">
+        <v>-985024935</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A15" s="60">
+        <v>10</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C15" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="E15" s="63">
+        <v>0.30102916566520993</v>
+      </c>
+      <c r="F15" s="64">
+        <v>-1162619171.21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.15">
+      <c r="A16" s="60">
+        <v>11</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>154</v>
+      </c>
+      <c r="E16" s="63">
+        <v>0.30102916566520993</v>
+      </c>
+      <c r="F16" s="64">
+        <v>-732536351.30999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A17" s="60">
+        <v>12</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C17" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>150</v>
+      </c>
+      <c r="E17" s="63">
+        <v>0.30142686376635136</v>
+      </c>
+      <c r="F17" s="64">
+        <v>-1028529872.0600001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A18" s="60">
+        <v>13</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C18" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>148</v>
+      </c>
+      <c r="E18" s="63">
+        <v>0.2922190224438232</v>
+      </c>
+      <c r="F18" s="64">
+        <v>-2493259571.8000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A19" s="60">
+        <v>14</v>
+      </c>
+      <c r="B19" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C19" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>146</v>
+      </c>
+      <c r="E19" s="63">
+        <v>0.29219961149028956</v>
+      </c>
+      <c r="F19" s="64">
+        <v>-1400065525.6600001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A20" s="60">
+        <v>15</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C20" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="62" t="s">
+        <v>210</v>
+      </c>
+      <c r="E20" s="63">
+        <v>0.30118793560536555</v>
+      </c>
+      <c r="F20" s="64">
+        <v>-395653887.80000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A21" s="60">
+        <v>16</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="E21" s="63">
+        <v>0.29221902246587472</v>
+      </c>
+      <c r="F21" s="64">
+        <v>-8528206584.46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A22" s="60">
+        <v>17</v>
+      </c>
+      <c r="B22" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C22" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="E22" s="63">
+        <v>0.2922190224438232</v>
+      </c>
+      <c r="F22" s="64">
+        <v>-1493987772.9300001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A23" s="60">
+        <v>18</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>286</v>
+      </c>
+      <c r="E23" s="63">
+        <v>0.30494029142952228</v>
+      </c>
+      <c r="F23" s="64">
+        <v>-1125558547.9000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A24" s="60">
+        <v>19</v>
+      </c>
+      <c r="B24" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="E24" s="63">
+        <v>0.30102916566884219</v>
+      </c>
+      <c r="F24" s="64">
+        <v>-929130917.40999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A25" s="60">
+        <v>20</v>
+      </c>
+      <c r="B25" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="E25" s="63">
+        <v>0.30290491608995096</v>
+      </c>
+      <c r="F25" s="64">
+        <v>-1101655781.1999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A26" s="60">
+        <v>21</v>
+      </c>
+      <c r="B26" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="63">
+        <v>0.21460809256344096</v>
+      </c>
+      <c r="F26" s="64">
+        <v>-58346610076.940002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A27" s="60">
+        <v>22</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="62" t="s">
+        <v>131</v>
+      </c>
+      <c r="E27" s="63">
+        <v>0.53476621684009407</v>
+      </c>
+      <c r="F27" s="64">
+        <v>-542356814.21000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A28" s="60">
+        <v>23</v>
+      </c>
+      <c r="B28" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" s="62" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" s="63">
+        <v>0</v>
+      </c>
+      <c r="F28" s="64">
+        <v>-5068735.6899999995</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A29" s="60">
+        <v>24</v>
+      </c>
+      <c r="B29" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="E29" s="63">
+        <v>0.28525103931474161</v>
+      </c>
+      <c r="F29" s="64">
+        <v>-4304419420.7299995</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A30" s="60">
+        <v>25</v>
+      </c>
+      <c r="B30" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>291</v>
+      </c>
+      <c r="E30" s="63">
+        <v>0.27953205400233128</v>
+      </c>
+      <c r="F30" s="64">
+        <v>-62126700.880000003</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A31" s="60">
+        <v>26</v>
+      </c>
+      <c r="B31" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" s="63">
+        <v>0.27312707494470939</v>
+      </c>
+      <c r="F31" s="64">
+        <v>-691477453.51999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A32" s="60">
+        <v>27</v>
+      </c>
+      <c r="B32" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="62" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" s="63">
+        <v>0.27740586550845453</v>
+      </c>
+      <c r="F32" s="64">
+        <v>-445610469.36000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A33" s="60">
+        <v>28</v>
+      </c>
+      <c r="B33" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33" s="63">
+        <v>0.29365887039310368</v>
+      </c>
+      <c r="F33" s="64">
+        <v>-1806135009.8900001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A34" s="60">
+        <v>29</v>
+      </c>
+      <c r="B34" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C34" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>204</v>
+      </c>
+      <c r="E34" s="63">
+        <v>0.27811753010485768</v>
+      </c>
+      <c r="F34" s="64">
+        <v>-14374496.33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A35" s="60">
+        <v>30</v>
+      </c>
+      <c r="B35" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>206</v>
+      </c>
+      <c r="E35" s="63">
+        <v>0.27860228788114938</v>
+      </c>
+      <c r="F35" s="64">
+        <v>-353853665.76999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A36" s="60">
+        <v>31</v>
+      </c>
+      <c r="B36" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C36" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="63">
+        <v>0.27813677160734296</v>
+      </c>
+      <c r="F36" s="64">
+        <v>-161243700.88</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" s="59" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="60">
+        <v>32</v>
+      </c>
+      <c r="B37" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C37" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="62" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="63">
+        <v>0.56940426616034412</v>
+      </c>
+      <c r="F37" s="64">
+        <v>-75195508.139999986</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A38" s="60">
+        <v>33</v>
+      </c>
+      <c r="B38" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C38" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D38" s="62" t="s">
+        <v>104</v>
+      </c>
+      <c r="E38" s="63">
+        <v>0.29204982362777016</v>
+      </c>
+      <c r="F38" s="64">
+        <v>-2328744378.7999997</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A39" s="60">
+        <v>34</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D39" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="E39" s="63">
+        <v>0.28023221446591412</v>
+      </c>
+      <c r="F39" s="64">
+        <v>-868391258.57000005</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A40" s="60">
+        <v>35</v>
+      </c>
+      <c r="B40" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C40" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" s="63">
+        <v>0.28683764567957182</v>
+      </c>
+      <c r="F40" s="64">
+        <v>-970570214.00999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A41" s="60">
+        <v>36</v>
+      </c>
+      <c r="B41" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C41" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="63">
+        <v>0.53055231445835027</v>
+      </c>
+      <c r="F41" s="64">
+        <v>-1213398154.24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A42" s="60">
+        <v>37</v>
+      </c>
+      <c r="B42" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="62" t="s">
+        <v>212</v>
+      </c>
+      <c r="E42" s="63">
+        <v>0.31304935914477394</v>
+      </c>
+      <c r="F42" s="64">
+        <v>-5806427441.6300001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A43" s="60">
+        <v>38</v>
+      </c>
+      <c r="B43" s="61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="62" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" s="63">
+        <v>0.32369531263510914</v>
+      </c>
+      <c r="F43" s="64">
+        <v>-988853020.46999991</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A44" s="60">
+        <v>39</v>
+      </c>
+      <c r="B44" s="61" t="s">
+        <v>325</v>
+      </c>
+      <c r="C44" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="E44" s="63">
+        <v>0</v>
+      </c>
+      <c r="F44" s="64">
+        <v>-337330.24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A45" s="60">
+        <v>40</v>
+      </c>
+      <c r="B45" s="61" t="s">
+        <v>325</v>
+      </c>
+      <c r="C45" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>295</v>
+      </c>
+      <c r="E45" s="63">
+        <v>0.44665827922374429</v>
+      </c>
+      <c r="F45" s="64">
+        <v>-108497797.66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A46" s="60">
+        <v>41</v>
+      </c>
+      <c r="B46" s="61" t="s">
+        <v>325</v>
+      </c>
+      <c r="C46" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="63">
+        <v>0.1347628170370338</v>
+      </c>
+      <c r="F46" s="64">
+        <v>-760734350.8499999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A47" s="60">
+        <v>42</v>
+      </c>
+      <c r="B47" s="61" t="s">
+        <v>323</v>
+      </c>
+      <c r="C47" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="63">
+        <v>0</v>
+      </c>
+      <c r="F47" s="64">
+        <v>-228639737.03</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A48" s="60">
+        <v>43</v>
+      </c>
+      <c r="B48" s="61" t="s">
+        <v>323</v>
+      </c>
+      <c r="C48" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="62" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" s="63">
+        <v>0.5476128056899271</v>
+      </c>
+      <c r="F48" s="64">
+        <v>-16066204519.49</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A49" s="60">
+        <v>44</v>
+      </c>
+      <c r="B49" s="61" t="s">
+        <v>327</v>
+      </c>
+      <c r="C49" s="62" t="s">
+        <v>221</v>
+      </c>
+      <c r="D49" s="62" t="s">
+        <v>289</v>
+      </c>
+      <c r="E49" s="63">
+        <v>0.43339304354003655</v>
+      </c>
+      <c r="F49" s="64">
+        <v>-210615963.19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A50" s="60">
+        <v>45</v>
+      </c>
+      <c r="B50" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C50" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D50" s="62" t="s">
+        <v>89</v>
+      </c>
+      <c r="E50" s="63">
+        <v>0.1748081193684341</v>
+      </c>
+      <c r="F50" s="64">
+        <v>-32393220.309999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A51" s="60">
+        <v>46</v>
+      </c>
+      <c r="B51" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D51" s="62" t="s">
+        <v>180</v>
+      </c>
+      <c r="E51" s="63">
+        <v>1.0836079005317055E-3</v>
+      </c>
+      <c r="F51" s="64">
+        <v>-150928068.91</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A52" s="60">
+        <v>47</v>
+      </c>
+      <c r="B52" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D52" s="62" t="s">
+        <v>87</v>
+      </c>
+      <c r="E52" s="63">
+        <v>5.8870252897253936E-3</v>
+      </c>
+      <c r="F52" s="64">
+        <v>-9072671.7699999996</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="59" customFormat="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="60">
+        <v>48</v>
+      </c>
+      <c r="B53" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C53" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D53" s="62" t="s">
+        <v>330</v>
+      </c>
+      <c r="E53" s="63">
+        <v>0.28571838126581639</v>
+      </c>
+      <c r="F53" s="64">
+        <v>-5916729.9499999993</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A54" s="60">
+        <v>49</v>
+      </c>
+      <c r="B54" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D54" s="62" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" s="63">
+        <v>0.15140112357987517</v>
+      </c>
+      <c r="F54" s="64">
+        <v>-46229978.450000003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A55" s="60">
+        <v>50</v>
+      </c>
+      <c r="B55" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="E55" s="63">
+        <v>1.8643703096496805E-2</v>
+      </c>
+      <c r="F55" s="64">
+        <v>-1134371188.3099999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A56" s="60">
+        <v>51</v>
+      </c>
+      <c r="B56" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="62" t="s">
+        <v>79</v>
+      </c>
+      <c r="E56" s="63">
+        <v>1.7566165445339697E-2</v>
+      </c>
+      <c r="F56" s="64">
+        <v>-159298831.74000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A57" s="60">
+        <v>52</v>
+      </c>
+      <c r="B57" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C57" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57" s="62" t="s">
+        <v>140</v>
+      </c>
+      <c r="E57" s="63">
+        <v>6.6189288417893028E-6</v>
+      </c>
+      <c r="F57" s="64">
+        <v>-27283496.960000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A58" s="60">
+        <v>53</v>
+      </c>
+      <c r="B58" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C58" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D58" s="62" t="s">
+        <v>293</v>
+      </c>
+      <c r="E58" s="63">
+        <v>0.5309758590145609</v>
+      </c>
+      <c r="F58" s="64">
+        <v>-48920715.359999999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A59" s="60">
+        <v>54</v>
+      </c>
+      <c r="B59" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D59" s="62" t="s">
+        <v>175</v>
+      </c>
+      <c r="E59" s="63">
+        <v>0</v>
+      </c>
+      <c r="F59" s="64">
+        <v>-133032938.11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A60" s="60">
+        <v>55</v>
+      </c>
+      <c r="B60" s="61" t="s">
+        <v>186</v>
+      </c>
+      <c r="C60" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="D60" s="62" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" s="63">
+        <v>2.3998432614405294E-2</v>
+      </c>
+      <c r="F60" s="64">
+        <v>-22332027.18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A61" s="60">
+        <v>56</v>
+      </c>
+      <c r="B61" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C61" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" s="63">
+        <v>0.23973030634720471</v>
+      </c>
+      <c r="F61" s="64">
+        <v>-496955871.56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A62" s="60">
+        <v>57</v>
+      </c>
+      <c r="B62" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C62" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" s="62" t="s">
+        <v>216</v>
+      </c>
+      <c r="E62" s="63">
+        <v>0.44451388085836124</v>
+      </c>
+      <c r="F62" s="64">
+        <v>-2348191834.27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A63" s="60">
+        <v>58</v>
+      </c>
+      <c r="B63" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C63" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63" s="62" t="s">
+        <v>41</v>
+      </c>
+      <c r="E63" s="63">
+        <v>0.16583406448982069</v>
+      </c>
+      <c r="F63" s="64">
+        <v>-290672958.29000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A64" s="60">
+        <v>59</v>
+      </c>
+      <c r="B64" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C64" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E64" s="63">
+        <v>0.18562574554960612</v>
+      </c>
+      <c r="F64" s="64">
+        <v>-615829309.09000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A65" s="60">
+        <v>60</v>
+      </c>
+      <c r="B65" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C65" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E65" s="63">
+        <v>0.12554704123799282</v>
+      </c>
+      <c r="F65" s="64">
+        <v>-233119519.85000002</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="A66" s="60">
+        <v>61</v>
+      </c>
+      <c r="B66" s="61" t="s">
+        <v>324</v>
+      </c>
+      <c r="C66" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="D66" s="62" t="s">
+        <v>126</v>
+      </c>
+      <c r="E66" s="63">
+        <v>0.22213002198323156</v>
+      </c>
+      <c r="F66" s="64">
+        <v>-169891159.55000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B5:L66" xr:uid="{5779C203-B380-4F8B-B405-AC3F46FCE1B5}"/>
+  <mergeCells count="1">
+    <mergeCell ref="B1:F1"/>
+  </mergeCells>
+  <conditionalFormatting sqref="E6:E66">
+    <cfRule type="iconSet" priority="1">
+      <iconSet>
+        <cfvo type="percent" val="0"/>
+        <cfvo type="num" val="0.59499999999999997"/>
+        <cfvo type="num" val="0.79500000000000004"/>
+      </iconSet>
+    </cfRule>
+    <cfRule type="iconSet" priority="2">
+      <iconSet>
+        <cfvo type="percent" val="0"/>
+        <cfvo type="num" val="0.65100000000000002"/>
+        <cfvo type="num" val="0.79500000000000004"/>
+      </iconSet>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E59F004-3A4F-4A60-A765-F7C265C2D5A4}">
+  <dimension ref="A1:G80"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A58" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F5" sqref="F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="32.1640625" customWidth="1"/>
+    <col min="3" max="3" width="31.6640625" customWidth="1"/>
+    <col min="4" max="4" width="23" customWidth="1"/>
+    <col min="5" max="5" width="17.5" customWidth="1"/>
+    <col min="6" max="6" width="19.5" customWidth="1"/>
+    <col min="7" max="7" width="23.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="106.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="75" t="s">
+        <v>319</v>
+      </c>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="56" x14ac:dyDescent="0.2">
+      <c r="A5" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="3">
+        <v>1</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C6" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="52" t="s">
+        <v>134</v>
+      </c>
+      <c r="E6" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" s="65">
+        <v>0.55807748701861704</v>
+      </c>
+      <c r="G6" s="53">
+        <v>-98789660699.72998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="3">
+        <v>2</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C7" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="65">
+        <v>0.19136418892125318</v>
+      </c>
+      <c r="G7" s="53">
+        <v>-66722987550.780006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="3">
+        <v>3</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D8" s="52" t="s">
+        <v>172</v>
+      </c>
+      <c r="E8" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="F8" s="65">
+        <v>0.59856472027008256</v>
+      </c>
+      <c r="G8" s="51">
+        <v>-19068713666.329994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="3">
+        <v>4</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="65">
+        <v>0.22027912507753022</v>
+      </c>
+      <c r="G9" s="53">
+        <v>-18094836157.549999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="3">
+        <v>5</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="C10" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="E10" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="F10" s="65">
+        <v>0.54358372373988983</v>
+      </c>
+      <c r="G10" s="53">
+        <v>-15787865888.779999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="3">
+        <v>6</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="52" t="s">
+        <v>143</v>
+      </c>
+      <c r="E11" s="51" t="s">
+        <v>144</v>
+      </c>
+      <c r="F11" s="65">
+        <v>0.28994938477836413</v>
+      </c>
+      <c r="G11" s="53">
+        <v>-9011213474.8599987</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="3">
+        <v>7</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="52" t="s">
+        <v>211</v>
+      </c>
+      <c r="E12" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="F12" s="65">
+        <v>0.31299046342628817</v>
+      </c>
+      <c r="G12" s="53">
+        <v>-5611972770.1500015</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="3">
+        <v>8</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="52" t="s">
+        <v>119</v>
+      </c>
+      <c r="E13" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F13" s="65">
+        <v>0.28377277455271227</v>
+      </c>
+      <c r="G13" s="53">
+        <v>-4193701147.3399982</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="3">
+        <v>9</v>
+      </c>
+      <c r="B14" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="52" t="s">
+        <v>130</v>
+      </c>
+      <c r="E14" s="51" t="s">
+        <v>131</v>
+      </c>
+      <c r="F14" s="65">
+        <v>0.49275363830569319</v>
+      </c>
+      <c r="G14" s="53">
+        <v>-2437342470.7799907</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="3">
+        <v>10</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="52" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15" s="51" t="s">
+        <v>104</v>
+      </c>
+      <c r="F15" s="65">
+        <v>0.28977557241447571</v>
+      </c>
+      <c r="G15" s="53">
+        <v>-2273994515.6499996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="3">
+        <v>11</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="52" t="s">
+        <v>215</v>
+      </c>
+      <c r="E16" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="F16" s="65">
+        <v>0.42993099000406904</v>
+      </c>
+      <c r="G16" s="53">
+        <v>-2214795332.73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>12</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="52" t="s">
+        <v>147</v>
+      </c>
+      <c r="E17" s="51" t="s">
+        <v>148</v>
+      </c>
+      <c r="F17" s="65">
+        <v>0.28994938475386284</v>
+      </c>
+      <c r="G17" s="53">
+        <v>-2200687847.1199999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="3">
+        <v>13</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="52" t="s">
+        <v>113</v>
+      </c>
+      <c r="E18" s="51" t="s">
+        <v>114</v>
+      </c>
+      <c r="F18" s="65">
+        <v>0.29207414980532942</v>
+      </c>
+      <c r="G18" s="53">
+        <v>-1775947017.6599998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="3">
+        <v>14</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="52" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19" s="51" t="s">
+        <v>142</v>
+      </c>
+      <c r="F19" s="65">
+        <v>0.28994938475386284</v>
+      </c>
+      <c r="G19" s="53">
+        <v>-1452925375.5799999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="3">
+        <v>15</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E20" s="51" t="s">
+        <v>146</v>
+      </c>
+      <c r="F20" s="65">
+        <v>0.28992944408831306</v>
+      </c>
+      <c r="G20" s="53">
+        <v>-1359003128.3100002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="3">
+        <v>16</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="E21" s="51" t="s">
+        <v>97</v>
+      </c>
+      <c r="F21" s="65">
+        <v>0.31681135160634111</v>
+      </c>
+      <c r="G21" s="53">
+        <v>-1216565050.8100002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="3">
+        <v>17</v>
+      </c>
+      <c r="B22" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="52" t="s">
+        <v>98</v>
+      </c>
+      <c r="E22" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="65">
+        <v>0.50447206728406158</v>
+      </c>
+      <c r="G22" s="53">
+        <v>-1182502771.0999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="3">
+        <v>18</v>
+      </c>
+      <c r="B23" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E23" s="51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F23" s="65">
+        <v>0.29695626940833325</v>
+      </c>
+      <c r="G23" s="53">
+        <v>-1141092911.1500001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="3">
+        <v>19</v>
+      </c>
+      <c r="B24" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="52" t="s">
+        <v>285</v>
+      </c>
+      <c r="E24" s="51" t="s">
+        <v>286</v>
+      </c>
+      <c r="F24" s="65">
+        <v>0.30051064955237261</v>
+      </c>
+      <c r="G24" s="53">
+        <v>-1104518202.8400004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="3">
+        <v>20</v>
+      </c>
+      <c r="B25" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="52" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" s="65">
+        <v>0.298597886649688</v>
+      </c>
+      <c r="G25" s="53">
+        <v>-1079607641.1399999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="3">
+        <v>21</v>
+      </c>
+      <c r="B26" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="52" t="s">
+        <v>149</v>
+      </c>
+      <c r="E26" s="51" t="s">
+        <v>150</v>
+      </c>
+      <c r="F26" s="65">
+        <v>0.2975396925330735</v>
+      </c>
+      <c r="G26" s="53">
+        <v>-1007219416.39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="3">
+        <v>22</v>
+      </c>
+      <c r="B27" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="52" t="s">
+        <v>161</v>
+      </c>
+      <c r="E27" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F27" s="65">
+        <v>0.29699953978144583</v>
+      </c>
+      <c r="G27" s="53">
+        <v>-996000207.48000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="3">
+        <v>23</v>
+      </c>
+      <c r="B28" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="E28" s="51" t="s">
+        <v>160</v>
+      </c>
+      <c r="F28" s="65">
+        <v>0.29695626940833325</v>
+      </c>
+      <c r="G28" s="53">
+        <v>-964113528.94000006</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="3">
+        <v>24</v>
+      </c>
+      <c r="B29" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="52" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="51" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" s="65">
+        <v>0.28526645364629888</v>
+      </c>
+      <c r="G29" s="53">
+        <v>-942316884.42999983</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="3">
+        <v>25</v>
+      </c>
+      <c r="B30" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="E30" s="51" t="s">
+        <v>138</v>
+      </c>
+      <c r="F30" s="65">
+        <v>0.29695626941485581</v>
+      </c>
+      <c r="G30" s="53">
+        <v>-908219511.3499999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="3">
+        <v>26</v>
+      </c>
+      <c r="B31" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C31" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" s="52" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" s="65">
+        <v>1.6392169293903625E-2</v>
+      </c>
+      <c r="G31" s="53">
+        <v>-908021622.78999996</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="3">
+        <v>27</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="52" t="s">
+        <v>163</v>
+      </c>
+      <c r="E32" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="F32" s="65">
+        <v>0.29695626940181069</v>
+      </c>
+      <c r="G32" s="53">
+        <v>-863965704.93000007</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="3">
+        <v>28</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" s="52" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" s="51" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33" s="65">
+        <v>0.27859488433806595</v>
+      </c>
+      <c r="G33" s="53">
+        <v>-789734133.96999991</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="3">
+        <v>29</v>
+      </c>
+      <c r="B34" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="C34" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="65">
+        <v>0.13228859623858236</v>
+      </c>
+      <c r="G34" s="53">
+        <v>-747349688.53999972</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="3">
+        <v>30</v>
+      </c>
+      <c r="B35" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="52" t="s">
+        <v>153</v>
+      </c>
+      <c r="E35" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="F35" s="65">
+        <v>0.29695626940833325</v>
+      </c>
+      <c r="G35" s="53">
+        <v>-711624945.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="3">
+        <v>31</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C36" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="E36" s="51" t="s">
+        <v>118</v>
+      </c>
+      <c r="F36" s="65">
+        <v>0.27141880446497973</v>
+      </c>
+      <c r="G36" s="53">
+        <v>-680090865.59000015</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="3">
+        <v>32</v>
+      </c>
+      <c r="B37" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C37" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="52" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" s="51" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" s="65">
+        <v>0.28980126719649024</v>
+      </c>
+      <c r="G37" s="53">
+        <v>-616635096.66000032</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="3">
+        <v>33</v>
+      </c>
+      <c r="B38" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C38" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="F38" s="65">
+        <v>0.16679618703455987</v>
+      </c>
+      <c r="G38" s="53">
+        <v>-594734257.70999992</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="3">
+        <v>34</v>
+      </c>
+      <c r="B39" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="52" t="s">
+        <v>171</v>
+      </c>
+      <c r="E39" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="65">
+        <v>5.2847752016988207E-2</v>
+      </c>
+      <c r="G39" s="53">
+        <v>-545559024.01999998</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="3">
+        <v>35</v>
+      </c>
+      <c r="B40" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C40" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="65">
+        <v>0.24535502548941926</v>
+      </c>
+      <c r="G40" s="53">
+        <v>-467161555.7100001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="3">
+        <v>36</v>
+      </c>
+      <c r="B41" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C41" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="51" t="s">
+        <v>116</v>
+      </c>
+      <c r="F41" s="65">
+        <v>0.27575163112475182</v>
+      </c>
+      <c r="G41" s="53">
+        <v>-430952468.28999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="3">
+        <v>37</v>
+      </c>
+      <c r="B42" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="E42" s="51" t="s">
+        <v>210</v>
+      </c>
+      <c r="F42" s="65">
+        <v>0.2971007785792219</v>
+      </c>
+      <c r="G42" s="53">
+        <v>-374742481.74000025</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="3">
+        <v>38</v>
+      </c>
+      <c r="B43" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D43" s="52" t="s">
+        <v>205</v>
+      </c>
+      <c r="E43" s="51" t="s">
+        <v>206</v>
+      </c>
+      <c r="F43" s="65">
+        <v>0.27689169999383834</v>
+      </c>
+      <c r="G43" s="53">
+        <v>-341595985.04999995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="3">
+        <v>39</v>
+      </c>
+      <c r="B44" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="C44" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="65">
+        <v>0.58577909031693975</v>
+      </c>
+      <c r="G44" s="51">
+        <v>-313748633.82999992</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="3">
+        <v>40</v>
+      </c>
+      <c r="B45" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="52" t="s">
+        <v>207</v>
+      </c>
+      <c r="E45" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="F45" s="65">
+        <v>0.29695626941485581</v>
+      </c>
+      <c r="G45" s="53">
+        <v>-258326583.92999992</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="3">
+        <v>41</v>
+      </c>
+      <c r="B46" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>326</v>
+      </c>
+      <c r="D46" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="E46" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" s="65">
+        <v>2.5481783957254183E-2</v>
+      </c>
+      <c r="G46" s="53">
+        <v>-231610271.28999996</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="3">
+        <v>42</v>
+      </c>
+      <c r="B47" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="C47" s="52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="65">
+        <v>0</v>
+      </c>
+      <c r="G47" s="53">
+        <v>-228639737.03000003</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="3">
+        <v>43</v>
+      </c>
+      <c r="B48" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" s="52" t="s">
+        <v>287</v>
+      </c>
+      <c r="E48" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="F48" s="65">
+        <v>0.47806649907598292</v>
+      </c>
+      <c r="G48" s="53">
+        <v>-224093325.21000004</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="3">
+        <v>44</v>
+      </c>
+      <c r="B49" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C49" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="E49" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="F49" s="65">
+        <v>0.11173888930839296</v>
+      </c>
+      <c r="G49" s="53">
+        <v>-217799059.77999997</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="3">
+        <v>45</v>
+      </c>
+      <c r="B50" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C50" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="F50" s="65">
+        <v>0.15659012096180575</v>
+      </c>
+      <c r="G50" s="53">
+        <v>-184424244.07999986</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="3">
+        <v>46</v>
+      </c>
+      <c r="B51" s="55" t="s">
+        <v>324</v>
+      </c>
+      <c r="C51" s="52" t="s">
+        <v>124</v>
+      </c>
+      <c r="D51" s="52" t="s">
+        <v>125</v>
+      </c>
+      <c r="E51" s="51" t="s">
+        <v>126</v>
+      </c>
+      <c r="F51" s="65">
+        <v>0.19527913879600775</v>
+      </c>
+      <c r="G51" s="53">
+        <v>-169891159.55000001</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="3">
+        <v>47</v>
+      </c>
+      <c r="B52" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D52" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="E52" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="F52" s="65">
+        <v>3.1082939895654783E-2</v>
+      </c>
+      <c r="G52" s="53">
+        <v>-155236471.14000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="3">
+        <v>48</v>
+      </c>
+      <c r="B53" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="52" t="s">
+        <v>107</v>
+      </c>
+      <c r="E53" s="51" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" s="65">
+        <v>0.27646512350576941</v>
+      </c>
+      <c r="G53" s="53">
+        <v>-147340541.70999992</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="3">
+        <v>49</v>
+      </c>
+      <c r="B54" s="55" t="s">
+        <v>327</v>
+      </c>
+      <c r="C54" s="52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D54" s="52" t="s">
+        <v>288</v>
+      </c>
+      <c r="E54" s="51" t="s">
+        <v>289</v>
+      </c>
+      <c r="F54" s="65">
+        <v>0.42896658541166011</v>
+      </c>
+      <c r="G54" s="53">
+        <v>-145944929.62</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="3">
+        <v>50</v>
+      </c>
+      <c r="B55" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" s="52" t="s">
+        <v>174</v>
+      </c>
+      <c r="E55" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" s="65">
+        <v>0</v>
+      </c>
+      <c r="G55" s="53">
+        <v>-133032938.11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="3">
+        <v>51</v>
+      </c>
+      <c r="B56" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="52" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="51" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="65">
+        <v>9.5262232626981116E-4</v>
+      </c>
+      <c r="G56" s="53">
+        <v>-115455924.91000001</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="3">
+        <v>52</v>
+      </c>
+      <c r="B57" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D57" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="E57" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="F57" s="65">
+        <v>0</v>
+      </c>
+      <c r="G57" s="53">
+        <v>-54428966.780000001</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="3">
+        <v>53</v>
+      </c>
+      <c r="B58" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="52" t="s">
+        <v>290</v>
+      </c>
+      <c r="E58" s="51" t="s">
+        <v>291</v>
+      </c>
+      <c r="F58" s="65">
+        <v>0.27782237757693562</v>
+      </c>
+      <c r="G58" s="53">
+        <v>-49345049.810000122</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="3">
+        <v>54</v>
+      </c>
+      <c r="B59" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D59" s="52" t="s">
+        <v>292</v>
+      </c>
+      <c r="E59" s="51" t="s">
+        <v>293</v>
+      </c>
+      <c r="F59" s="65">
+        <v>0.46679181818276461</v>
+      </c>
+      <c r="G59" s="53">
+        <v>-48229458.360000007</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="3">
+        <v>55</v>
+      </c>
+      <c r="B60" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="C60" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="52" t="s">
+        <v>294</v>
+      </c>
+      <c r="E60" s="51" t="s">
+        <v>295</v>
+      </c>
+      <c r="F60" s="65">
+        <v>0.39316622817816232</v>
+      </c>
+      <c r="G60" s="53">
+        <v>-44948846.909999907</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="3">
+        <v>56</v>
+      </c>
+      <c r="B61" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D61" s="52" t="s">
+        <v>201</v>
+      </c>
+      <c r="E61" s="51" t="s">
+        <v>202</v>
+      </c>
+      <c r="F61" s="65">
+        <v>0.13309988879393464</v>
+      </c>
+      <c r="G61" s="53">
+        <v>-33317440.450000003</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="3">
+        <v>57</v>
+      </c>
+      <c r="B62" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C62" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D62" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E62" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="F62" s="65">
+        <v>0</v>
+      </c>
+      <c r="G62" s="53">
+        <v>-32673577.489999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="3">
+        <v>58</v>
+      </c>
+      <c r="B63" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C63" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="E63" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="F63" s="65">
+        <v>0.17568177745383956</v>
+      </c>
+      <c r="G63" s="53">
+        <v>-31379733.309999995</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="3">
+        <v>59</v>
+      </c>
+      <c r="B64" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D64" s="52" t="s">
+        <v>197</v>
+      </c>
+      <c r="E64" s="51" t="s">
+        <v>198</v>
+      </c>
+      <c r="F64" s="65">
+        <v>0</v>
+      </c>
+      <c r="G64" s="53">
+        <v>-28263292.860000007</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="3">
+        <v>60</v>
+      </c>
+      <c r="B65" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C65" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D65" s="52" t="s">
+        <v>176</v>
+      </c>
+      <c r="E65" s="51" t="s">
+        <v>140</v>
+      </c>
+      <c r="F65" s="65">
+        <v>9.4037771572669235E-6</v>
+      </c>
+      <c r="G65" s="53">
+        <v>-27283402.470000003</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="3">
+        <v>61</v>
+      </c>
+      <c r="B66" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C66" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="D66" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="F66" s="65">
+        <v>2.1097523258808877E-2</v>
+      </c>
+      <c r="G66" s="53">
+        <v>-17651152.180000015</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="3">
+        <v>62</v>
+      </c>
+      <c r="B67" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" s="52" t="s">
+        <v>86</v>
+      </c>
+      <c r="E67" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="F67" s="65">
+        <v>5.1754068825057079E-3</v>
+      </c>
+      <c r="G67" s="53">
+        <v>-6907639.7699999996</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="3">
+        <v>63</v>
+      </c>
+      <c r="B68" s="55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C68" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D68" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="E68" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="F68" s="65">
+        <v>6.4474174896253832E-3</v>
+      </c>
+      <c r="G68" s="53">
+        <v>-5672381.0599999987</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="3">
+        <v>64</v>
+      </c>
+      <c r="B69" s="55" t="s">
+        <v>323</v>
+      </c>
+      <c r="C69" s="52" t="s">
+        <v>232</v>
+      </c>
+      <c r="D69" s="52" t="s">
+        <v>274</v>
+      </c>
+      <c r="E69" s="51" t="s">
+        <v>275</v>
+      </c>
+      <c r="F69" s="65">
+        <v>0.5680988001531011</v>
+      </c>
+      <c r="G69" s="53">
+        <v>-2481619.6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="3">
+        <v>65</v>
+      </c>
+      <c r="B70" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C70" s="52" t="s">
+        <v>127</v>
+      </c>
+      <c r="D70" s="52" t="s">
+        <v>128</v>
+      </c>
+      <c r="E70" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="F70" s="65">
+        <v>0</v>
+      </c>
+      <c r="G70" s="53">
+        <v>-1840693.6900000013</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="3">
+        <v>66</v>
+      </c>
+      <c r="B71" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C71" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="D71" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="E71" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="F71" s="65">
+        <v>3.1971482417815392E-3</v>
+      </c>
+      <c r="G71" s="53">
+        <v>-1586956.9799999997</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="3">
+        <v>67</v>
+      </c>
+      <c r="B72" s="55" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D72" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="51" t="s">
+        <v>204</v>
+      </c>
+      <c r="F72" s="65">
+        <v>0.27643521953478578</v>
+      </c>
+      <c r="G72" s="53">
+        <v>-995916.84000003338</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="3">
+        <v>68</v>
+      </c>
+      <c r="B73" s="55" t="s">
+        <v>325</v>
+      </c>
+      <c r="C73" s="52" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73" s="52" t="s">
+        <v>65</v>
+      </c>
+      <c r="E73" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="F73" s="65">
+        <v>0</v>
+      </c>
+      <c r="G73" s="53">
+        <v>-337330.23999999464</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="13.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <autoFilter ref="B5:J73" xr:uid="{3CAB0A1C-B9DF-4363-8B5F-6B956411AECB}"/>
+  <mergeCells count="1">
+    <mergeCell ref="B1:F1"/>
+  </mergeCells>
+  <conditionalFormatting sqref="F6:F73">
+    <cfRule type="iconSet" priority="1">
+      <iconSet>
+        <cfvo type="percent" val="0"/>
+        <cfvo type="num" val="0.59499999999999997"/>
+        <cfvo type="num" val="0.79500000000000004"/>
+      </iconSet>
+    </cfRule>
+    <cfRule type="iconSet" priority="2">
+      <iconSet>
+        <cfvo type="percent" val="0"/>
+        <cfvo type="num" val="0.65100000000000002"/>
+        <cfvo type="num" val="0.79500000000000004"/>
+      </iconSet>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="67" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC1EAA78-FA82-43D0-B351-679DBBCBE30B}">
+  <dimension ref="A2:G78"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A68" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B5" sqref="B5:C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="25.5" customWidth="1"/>
+    <col min="3" max="5" width="23.6640625" customWidth="1"/>
+    <col min="6" max="6" width="16.33203125" customWidth="1"/>
+    <col min="7" max="7" width="21.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="9"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B7" t="s">
+        <v>298</v>
+      </c>
+      <c r="C7" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="70" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A9" s="3">
+        <v>1</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0.54163272065339274</v>
+      </c>
+      <c r="G9" s="17">
+        <v>-121574705013.57001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A10" s="3">
+        <v>2</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C10" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="18">
+        <v>0.18504323218618859</v>
+      </c>
+      <c r="G10" s="19">
+        <v>-77906777569.780014</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A11" s="3">
+        <v>3</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="18">
+        <v>0.20202710460271672</v>
+      </c>
+      <c r="G11" s="13">
+        <v>-18094836157.549999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A12" s="3">
+        <v>4</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F12" s="18">
+        <v>0.53167650136948608</v>
+      </c>
+      <c r="G12" s="13">
+        <v>-15787865888.779999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A13" s="3">
+        <v>5</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="F13" s="18">
+        <v>0.47569661170062033</v>
+      </c>
+      <c r="G13" s="13">
+        <v>-13237342470.779991</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A14" s="3">
+        <v>6</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="F14" s="18">
+        <v>0.32752588520422121</v>
+      </c>
+      <c r="G14" s="13">
+        <v>-9011213474.8599987</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A15" s="3">
+        <v>7</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="F15" s="18">
+        <v>0.34667129113892747</v>
+      </c>
+      <c r="G15" s="13">
+        <v>-5611972770.1500015</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A16" s="3">
+        <v>8</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="F16" s="18">
+        <v>0.29686521952824962</v>
+      </c>
+      <c r="G16" s="13">
+        <v>-5382368706.0000019</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A17" s="3">
+        <v>9</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="E17" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="F17" s="18">
+        <v>0.32732845440654618</v>
+      </c>
+      <c r="G17" s="13">
+        <v>-2273994515.6499996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A18" s="3">
+        <v>10</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="F18" s="18">
+        <v>0.46625343067065256</v>
+      </c>
+      <c r="G18" s="13">
+        <v>-2214795332.73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A19" s="3">
+        <v>11</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="F19" s="18">
+        <v>0.3275258851989763</v>
+      </c>
+      <c r="G19" s="13">
+        <v>-2200687847.1199999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A20" s="3">
+        <v>12</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0.30860916728379328</v>
+      </c>
+      <c r="G20" s="13">
+        <v>-1775947017.6599998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A21" s="3">
+        <v>13</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="F21" s="18">
+        <v>0.3275258851989763</v>
+      </c>
+      <c r="G21" s="13">
+        <v>-1452925375.5799999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A22" s="3">
+        <v>14</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F22" s="18">
+        <v>0.32750323483220051</v>
+      </c>
+      <c r="G22" s="13">
+        <v>-1359003128.3100002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A23" s="3">
+        <v>15</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="F23" s="18">
+        <v>0.30963437076162298</v>
+      </c>
+      <c r="G23" s="13">
+        <v>-1257607641.1399999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A24" s="3">
+        <v>16</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" s="18">
+        <v>0.33129326561126626</v>
+      </c>
+      <c r="G24" s="13">
+        <v>-1216565050.8100002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A25" s="3">
+        <v>17</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="18">
+        <v>0.50351649782932784</v>
+      </c>
+      <c r="G25" s="13">
+        <v>-1182502771.0999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A26" s="3">
+        <v>18</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="F26" s="18">
+        <v>0.30820964523574756</v>
+      </c>
+      <c r="G26" s="13">
+        <v>-1141092911.1500001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A27" s="3">
+        <v>19</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="F27" s="18">
+        <v>0.31145573021785539</v>
+      </c>
+      <c r="G27" s="13">
+        <v>-1104518202.8400004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A28" s="3">
+        <v>20</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="F28" s="18">
+        <v>0.30223654529905442</v>
+      </c>
+      <c r="G28" s="13">
+        <v>-1101720385.25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A29" s="3">
+        <v>21</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="F29" s="18">
+        <v>0.30873630183386624</v>
+      </c>
+      <c r="G29" s="13">
+        <v>-1007219416.39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A30" s="3">
+        <v>22</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0.30823426852202807</v>
+      </c>
+      <c r="G30" s="13">
+        <v>-996000207.48000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A31" s="3">
+        <v>23</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="F31" s="18">
+        <v>0.23529281872950134</v>
+      </c>
+      <c r="G31" s="13">
+        <v>-979758025.47999859</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A32" s="3">
+        <v>24</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="F32" s="18">
+        <v>0.30820964523574756</v>
+      </c>
+      <c r="G32" s="13">
+        <v>-964113528.94000006</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A33" s="3">
+        <v>25</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33" s="18">
+        <v>0.30820964524194233</v>
+      </c>
+      <c r="G33" s="13">
+        <v>-908219511.3499999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A34" s="3">
+        <v>26</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" s="18">
+        <v>3.0883111991603762E-2</v>
+      </c>
+      <c r="G34" s="13">
+        <v>-908021622.78999996</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A35" s="3">
+        <v>27</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="F35" s="18">
+        <v>0.3082096452295528</v>
+      </c>
+      <c r="G35" s="13">
+        <v>-863965704.93000007</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A36" s="3">
+        <v>28</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="F36" s="18">
+        <v>0.3081003528143203</v>
+      </c>
+      <c r="G36" s="13">
+        <v>-860923974.52999973</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A37" s="3">
+        <v>29</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37" s="18">
+        <v>0.29877423312948825</v>
+      </c>
+      <c r="G37" s="13">
+        <v>-789734133.96999991</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A38" s="3">
+        <v>30</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="18">
+        <v>0.1343018231851561</v>
+      </c>
+      <c r="G38" s="13">
+        <v>-747349688.53999972</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A39" s="3">
+        <v>31</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="F39" s="18">
+        <v>0.30820964523574756</v>
+      </c>
+      <c r="G39" s="13">
+        <v>-711624945.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A40" s="3">
+        <v>32</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C40" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="F40" s="18">
+        <v>0.29504311684208445</v>
+      </c>
+      <c r="G40" s="13">
+        <v>-680090865.59000015</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A41" s="3">
+        <v>33</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="F41" s="18">
+        <v>0.30622558075764322</v>
+      </c>
+      <c r="G41" s="13">
+        <v>-616635096.66000032</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A42" s="3">
+        <v>34</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C42" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="F42" s="18">
+        <v>0.59960707693271043</v>
+      </c>
+      <c r="G42" s="13">
+        <v>-609351337.02999973</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A43" s="3">
+        <v>35</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F43" s="18">
+        <v>0.15506842612184635</v>
+      </c>
+      <c r="G43" s="13">
+        <v>-594734257.70999992</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A44" s="3">
+        <v>36</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C44" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="18">
+        <v>4.8091454306948091E-2</v>
+      </c>
+      <c r="G44" s="13">
+        <v>-545559024.01999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A45" s="3">
+        <v>37</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0.22977655803384453</v>
+      </c>
+      <c r="G45" s="13">
+        <v>-467161555.7100001</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A46" s="3">
+        <v>38</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="F46" s="18">
+        <v>0.29690323928916784</v>
+      </c>
+      <c r="G46" s="13">
+        <v>-430952468.28999996</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A47" s="3">
+        <v>39</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="E47" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="F47" s="18">
+        <v>0.30834188102748489</v>
+      </c>
+      <c r="G47" s="13">
+        <v>-374742481.74000025</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A48" s="3">
+        <v>40</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="F48" s="18">
+        <v>0.29986626092860319</v>
+      </c>
+      <c r="G48" s="13">
+        <v>-341595985.04999995</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A49" s="3">
+        <v>41</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="18">
+        <v>0.58795052143922766</v>
+      </c>
+      <c r="G49" s="13">
+        <v>-313748633.82999992</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A50" s="3">
+        <v>42</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="F50" s="18">
+        <v>0.30820964524194233</v>
+      </c>
+      <c r="G50" s="13">
+        <v>-258326583.92999992</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A51" s="3">
+        <v>43</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="18">
+        <v>0</v>
+      </c>
+      <c r="G51" s="13">
+        <v>-228639737.03000003</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A52" s="3">
+        <v>44</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C52" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="E52" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52" s="18">
+        <v>0.45886417233776355</v>
+      </c>
+      <c r="G52" s="13">
+        <v>-224093325.21000004</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A53" s="3">
+        <v>45</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F53" s="18">
+        <v>0.1036037477240596</v>
+      </c>
+      <c r="G53" s="13">
+        <v>-217799059.77999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A54" s="3">
+        <v>46</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E54" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" s="18">
+        <v>0.15759280074194909</v>
+      </c>
+      <c r="G54" s="13">
+        <v>-184424244.07999986</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A55" s="3">
+        <v>47</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="F55" s="18">
+        <v>0.17770401758658524</v>
+      </c>
+      <c r="G55" s="13">
+        <v>-169891159.55000001</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A56" s="3">
+        <v>48</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="18">
+        <v>6.5449005841761942E-2</v>
+      </c>
+      <c r="G56" s="13">
+        <v>-155236471.14000002</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A57" s="3">
+        <v>49</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="E57" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="F57" s="18">
+        <v>0.29813179555769631</v>
+      </c>
+      <c r="G57" s="13">
+        <v>-147340541.70999992</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A58" s="3">
+        <v>50</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="E58" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="F58" s="18">
+        <v>0.41856547722769394</v>
+      </c>
+      <c r="G58" s="13">
+        <v>-145944929.62</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A59" s="3">
+        <v>51</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="F59" s="18">
+        <v>0</v>
+      </c>
+      <c r="G59" s="13">
+        <v>-133032938.11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A60" s="3">
+        <v>52</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="E60" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="F60" s="18">
+        <v>8.6688631835887993E-4</v>
+      </c>
+      <c r="G60" s="13">
+        <v>-115455924.91000001</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A61" s="3">
+        <v>53</v>
+      </c>
+      <c r="B61" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E61" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F61" s="18">
+        <v>0</v>
+      </c>
+      <c r="G61" s="13">
+        <v>-54428966.780000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A62" s="3">
+        <v>54</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="F62" s="18">
+        <v>0.30037666280364717</v>
+      </c>
+      <c r="G62" s="13">
+        <v>-49345049.810000122</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A63" s="3">
+        <v>55</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="E63" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="F63" s="18">
+        <v>0.42478068721164869</v>
+      </c>
+      <c r="G63" s="13">
+        <v>-48229458.360000007</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A64" s="3">
+        <v>56</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C64" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="E64" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="F64" s="18">
+        <v>0.46396806055996176</v>
+      </c>
+      <c r="G64" s="13">
+        <v>-44948846.909999907</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A65" s="3">
+        <v>57</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="F65" s="18">
+        <v>0.12990589801211153</v>
+      </c>
+      <c r="G65" s="13">
+        <v>-33317440.450000003</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A66" s="3">
+        <v>58</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F66" s="18">
+        <v>0</v>
+      </c>
+      <c r="G66" s="13">
+        <v>-32673577.489999998</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A67" s="3">
+        <v>59</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E67" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F67" s="18">
+        <v>0.15987041472208227</v>
+      </c>
+      <c r="G67" s="13">
+        <v>-31379733.309999995</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A68" s="3">
+        <v>60</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C68" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="E68" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="F68" s="18">
+        <v>0</v>
+      </c>
+      <c r="G68" s="13">
+        <v>-28263292.860000007</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A69" s="3">
+        <v>61</v>
+      </c>
+      <c r="B69" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="E69" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="F69" s="18">
+        <v>8.5574372488263908E-6</v>
+      </c>
+      <c r="G69" s="13">
+        <v>-27283402.470000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A70" s="3">
+        <v>62</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E70" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F70" s="18">
+        <v>2.6520659810134913E-2</v>
+      </c>
+      <c r="G70" s="13">
+        <v>-17651152.180000015</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A71" s="3">
+        <v>63</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="E71" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="F71" s="18">
+        <v>4.7096201684850049E-3</v>
+      </c>
+      <c r="G71" s="13">
+        <v>-6907639.7699999996</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A72" s="3">
+        <v>64</v>
+      </c>
+      <c r="B72" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="E72" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="F72" s="18">
+        <v>5.8671503759935443E-3</v>
+      </c>
+      <c r="G72" s="13">
+        <v>-5672381.0599999987</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A73" s="3">
+        <v>65</v>
+      </c>
+      <c r="B73" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="E73" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="F73" s="18">
+        <v>0</v>
+      </c>
+      <c r="G73" s="13">
+        <v>-1840693.6900000013</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A74" s="3">
+        <v>66</v>
+      </c>
+      <c r="B74" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E74" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="F74" s="18">
+        <v>2.9094060778569087E-3</v>
+      </c>
+      <c r="G74" s="13">
+        <v>-1586956.9799999997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A75" s="3">
+        <v>67</v>
+      </c>
+      <c r="B75" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="F75" s="18">
+        <v>0.29847961191909644</v>
+      </c>
+      <c r="G75" s="13">
+        <v>-995916.84000003338</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A76" s="3">
+        <v>68</v>
+      </c>
+      <c r="B76" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C76" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="F76" s="18">
+        <v>0</v>
+      </c>
+      <c r="G76" s="13">
+        <v>-337330.23999999464</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="16" x14ac:dyDescent="0.2">
+      <c r="A77" s="3">
+        <v>69</v>
+      </c>
+      <c r="B77" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="F77" s="18">
+        <v>0</v>
+      </c>
+      <c r="G77" s="13">
+        <v>-52859.599999999817</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G78" s="14">
+        <f>SUM(G9:G77)</f>
+        <v>-301965044309.96002</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B8:G8" xr:uid="{03C49EAA-989B-40BD-B52F-E71FE575A3F9}"/>
+  <mergeCells count="1">
+    <mergeCell ref="C2:F2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
+      <x14:conditionalFormattings>
+        <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+          <x14:cfRule type="iconSet" priority="1" id="{8FE136B1-5784-4C59-9A78-0E3B9059129E}">
+            <x14:iconSet iconSet="3Flags" custom="1">
+              <x14:cfvo type="percent">
+                <xm:f>0</xm:f>
+              </x14:cfvo>
+              <x14:cfvo type="percent">
+                <xm:f>33</xm:f>
+              </x14:cfvo>
+              <x14:cfvo type="percent">
+                <xm:f>67</xm:f>
+              </x14:cfvo>
+              <x14:cfIcon iconSet="3Flags" iconId="0"/>
+              <x14:cfIcon iconSet="3Flags" iconId="0"/>
+              <x14:cfIcon iconSet="3Flags" iconId="0"/>
+            </x14:iconSet>
+          </x14:cfRule>
+          <xm:sqref>F9:F77</xm:sqref>
+        </x14:conditionalFormatting>
+      </x14:conditionalFormattings>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3A5A01-8528-469C-9A1A-208EF1D5648D}">
+  <dimension ref="B1:H80"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A72" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7:H7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.1640625" customWidth="1"/>
+    <col min="3" max="3" width="24.1640625" customWidth="1"/>
+    <col min="4" max="4" width="12.5" customWidth="1"/>
+    <col min="6" max="6" width="18.83203125" customWidth="1"/>
+    <col min="7" max="7" width="12.1640625" customWidth="1"/>
+    <col min="8" max="8" width="22.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:8" ht="91" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D1" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+    </row>
+    <row r="2" spans="2:8" ht="17.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" t="s">
+        <v>334</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="2:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" t="s">
+        <v>336</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+    </row>
+    <row r="4" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="C4" t="s">
+        <v>298</v>
+      </c>
+      <c r="D4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="66" t="s">
+        <v>281</v>
+      </c>
+      <c r="C7" s="66" t="s">
+        <v>191</v>
+      </c>
+      <c r="D7" s="66" t="s">
+        <v>187</v>
+      </c>
+      <c r="E7" s="66" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="66" t="s">
+        <v>193</v>
+      </c>
+      <c r="G7" s="66" t="s">
+        <v>284</v>
+      </c>
+      <c r="H7" s="66" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B8" s="7">
+        <v>1</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D8" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="67" t="s">
+        <v>174</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G8" s="4">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5">
+        <v>-133032938.11</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B9" s="7">
+        <v>2</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D9" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="67" t="s">
+        <v>197</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="G9" s="4">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5">
+        <v>-28263292.859999999</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B10" s="7">
+        <v>3</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D10" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" s="4">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5">
+        <v>-32673577.490000002</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B11" s="7">
+        <v>4</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D11" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G11" s="4">
+        <v>0</v>
+      </c>
+      <c r="H11" s="5">
+        <v>-54428966.780000001</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B12" s="7">
+        <v>5</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D12" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="4">
+        <v>0</v>
+      </c>
+      <c r="H12" s="5">
+        <v>-337330.24</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B13" s="7">
+        <v>6</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D13" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>296</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="G13" s="4">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5">
+        <v>-52859.599999999991</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B14" s="7">
+        <v>7</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D14" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="4">
+        <v>0</v>
+      </c>
+      <c r="H14" s="5">
+        <v>-943775.19</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B15" s="7">
+        <v>8</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D15" s="67" t="s">
+        <v>127</v>
+      </c>
+      <c r="E15" s="67" t="s">
+        <v>128</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G15" s="4">
+        <v>0</v>
+      </c>
+      <c r="H15" s="5">
+        <v>-1840693.6900000004</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B16" s="7">
+        <v>9</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D16" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="4">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5">
+        <v>-228639737.03</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B17" s="7">
+        <v>10</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D17" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>179</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G17" s="4">
+        <v>7.873017502162444E-4</v>
+      </c>
+      <c r="H17" s="5">
+        <v>-115455924.91000001</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B18" s="7">
+        <v>11</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D18" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G18" s="4">
+        <v>2.6446586883338914E-3</v>
+      </c>
+      <c r="H18" s="5">
+        <v>-1586956.98</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B19" s="7">
+        <v>12</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D19" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="67" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G19" s="4">
+        <v>3.7127032247962106E-3</v>
+      </c>
+      <c r="H19" s="5">
+        <v>-27283402.470000003</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B20" s="7">
+        <v>13</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D20" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="67" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" s="4">
+        <v>4.2774208810119054E-3</v>
+      </c>
+      <c r="H20" s="5">
+        <v>-6907639.7699999996</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B21" s="7">
+        <v>14</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D21" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="67" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1.0821452576569E-2</v>
+      </c>
+      <c r="H21" s="5">
+        <v>-5672381.0600000005</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B22" s="7">
+        <v>15</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D22" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="4">
+        <v>2.4057968086499276E-2</v>
+      </c>
+      <c r="H22" s="5">
+        <v>-16685581.720000003</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B23" s="7">
+        <v>16</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D23" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" s="4">
+        <v>2.8044620714778711E-2</v>
+      </c>
+      <c r="H23" s="5">
+        <v>-883528216.11000001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B24" s="7">
+        <v>17</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D24" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="67" t="s">
+        <v>171</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G24" s="4">
+        <v>4.3677516967440475E-2</v>
+      </c>
+      <c r="H24" s="5">
+        <v>-545559024.01999998</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B25" s="7">
+        <v>18</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D25" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="4">
+        <v>0.12354886722453783</v>
+      </c>
+      <c r="H25" s="5">
+        <v>-727226785.30000007</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B26" s="7">
+        <v>19</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D26" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="67" t="s">
+        <v>201</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G26" s="4">
+        <v>0.12858245401492885</v>
+      </c>
+      <c r="H26" s="5">
+        <v>-30223829.640000001</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B27" s="7">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D27" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="4">
+        <v>0.13647235605081359</v>
+      </c>
+      <c r="H27" s="5">
+        <v>-217026431.38</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B28" s="7">
+        <v>21</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D28" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G28" s="4">
+        <v>0.14178776658189657</v>
+      </c>
+      <c r="H28" s="5">
+        <v>-593166417.32999992</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B29" s="7">
+        <v>22</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D29" s="67" t="s">
+        <v>124</v>
+      </c>
+      <c r="E29" s="67" t="s">
+        <v>125</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G29" s="4">
+        <v>0.16125591028996863</v>
+      </c>
+      <c r="H29" s="5">
+        <v>-169891159.55000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B30" s="7">
+        <v>23</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D30" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="67" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="4">
+        <v>0.16185945776608299</v>
+      </c>
+      <c r="H30" s="5">
+        <v>-151406066.78999999</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B31" s="7">
+        <v>24</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D31" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G31" s="4">
+        <v>0.16513916351112851</v>
+      </c>
+      <c r="H31" s="5">
+        <v>-2140491180.6200001</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B32" s="7">
+        <v>25</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D32" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G32" s="4">
+        <v>0.17978787775605723</v>
+      </c>
+      <c r="H32" s="5">
+        <v>-77126490747.619995</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B33" s="7">
+        <v>26</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D33" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="4">
+        <v>0.18222214308209114</v>
+      </c>
+      <c r="H33" s="5">
+        <v>-31379733.310000002</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B34" s="7">
+        <v>27</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D34" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" s="4">
+        <v>0.18478422633775651</v>
+      </c>
+      <c r="H34" s="5">
+        <v>-18788968928.380001</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B35" s="7">
+        <v>28</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D35" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" s="4">
+        <v>0.214457194832161</v>
+      </c>
+      <c r="H35" s="5">
+        <v>-464484160.68000001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B36" s="7">
+        <v>29</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" s="67" t="s">
+        <v>132</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G36" s="4">
+        <v>0.22694417439832867</v>
+      </c>
+      <c r="H36" s="5">
+        <v>-2434097080.2400002</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B37" s="7">
+        <v>30</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="67" t="s">
+        <v>117</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" s="4">
+        <v>0.30930347661189661</v>
+      </c>
+      <c r="H37" s="5">
+        <v>-654643492.53999996</v>
+      </c>
+    </row>
+    <row r="38" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B38" s="7">
+        <v>31</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D38" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="67" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G38" s="4">
+        <v>0.31060835814780363</v>
+      </c>
+      <c r="H38" s="5">
+        <v>-5197198875.4399996</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B39" s="7">
+        <v>32</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="67" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="4">
+        <v>0.31109609187183923</v>
+      </c>
+      <c r="H39" s="5">
+        <v>-555560562.44000006</v>
+      </c>
+    </row>
+    <row r="40" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B40" s="7">
+        <v>33</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="67" t="s">
+        <v>107</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G40" s="4">
+        <v>0.31240904708508072</v>
+      </c>
+      <c r="H40" s="5">
+        <v>-117914206.20999999</v>
+      </c>
+    </row>
+    <row r="41" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B41" s="7">
+        <v>34</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D41" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G41" s="4">
+        <v>0.31299014294877547</v>
+      </c>
+      <c r="H41" s="5">
+        <v>-756107464.5</v>
+      </c>
+    </row>
+    <row r="42" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B42" s="7">
+        <v>35</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="67" t="s">
+        <v>205</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G42" s="4">
+        <v>0.31429753616913753</v>
+      </c>
+      <c r="H42" s="5">
+        <v>-79991425.109999999</v>
+      </c>
+    </row>
+    <row r="43" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B43" s="7">
+        <v>36</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="67" t="s">
+        <v>290</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="G43" s="4">
+        <v>0.31479647956988149</v>
+      </c>
+      <c r="H43" s="5">
+        <v>-21820697.190000001</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B44" s="7">
+        <v>37</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D44" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G44" s="4">
+        <v>0.3164104589606716</v>
+      </c>
+      <c r="H44" s="5">
+        <v>-1177890096.03</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B45" s="7">
+        <v>38</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="67" t="s">
+        <v>111</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G45" s="4">
+        <v>0.32054238853865885</v>
+      </c>
+      <c r="H45" s="5">
+        <v>-960329694.5</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B46" s="7">
+        <v>39</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D46" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G46" s="4">
+        <v>0.32064362256450851</v>
+      </c>
+      <c r="H46" s="5">
+        <v>-578464872.49000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B47" s="7">
+        <v>40</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="67" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" s="4">
+        <v>0.32303432847701524</v>
+      </c>
+      <c r="H47" s="5">
+        <v>-1720935141.23</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B48" s="7">
+        <v>41</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="67" t="s">
+        <v>139</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G48" s="4">
+        <v>0.32388525609988517</v>
+      </c>
+      <c r="H48" s="5">
+        <v>-824628176.24000001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B49" s="7">
+        <v>42</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="67" t="s">
+        <v>163</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G49" s="4">
+        <v>0.32400142222393141</v>
+      </c>
+      <c r="H49" s="5">
+        <v>-827671432.38</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B50" s="7">
+        <v>43</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="67" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="4">
+        <v>0.32400142222991496</v>
+      </c>
+      <c r="H50" s="5">
+        <v>-927819256.38999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B51" s="7">
+        <v>44</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D51" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="67" t="s">
+        <v>157</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G51" s="4">
+        <v>0.32400142222991496</v>
+      </c>
+      <c r="H51" s="5">
+        <v>-1104798638.5999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B52" s="7">
+        <v>45</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D52" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="67" t="s">
+        <v>153</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G52" s="4">
+        <v>0.32400142222991496</v>
+      </c>
+      <c r="H52" s="5">
+        <v>-691476214.70000005</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B53" s="7">
+        <v>46</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="67" t="s">
+        <v>207</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G53" s="4">
+        <v>0.32400142223589851</v>
+      </c>
+      <c r="H53" s="5">
+        <v>-222032311.38</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B54" s="7">
+        <v>47</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="67" t="s">
+        <v>137</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G54" s="4">
+        <v>0.32400142223589851</v>
+      </c>
+      <c r="H54" s="5">
+        <v>-871925238.79999995</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B55" s="7">
+        <v>48</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="67" t="s">
+        <v>161</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G55" s="4">
+        <v>0.3240063559866514</v>
+      </c>
+      <c r="H55" s="5">
+        <v>-959705934.92999995</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B56" s="7">
+        <v>49</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D56" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="67" t="s">
+        <v>209</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="4">
+        <v>0.324122923815997</v>
+      </c>
+      <c r="H56" s="5">
+        <v>-338448209.19</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B57" s="7">
+        <v>50</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D57" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="67" t="s">
+        <v>149</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="4">
+        <v>0.32471204452854541</v>
+      </c>
+      <c r="H57" s="5">
+        <v>-970925143.83999991</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B58" s="7">
+        <v>51</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D58" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="67" t="s">
+        <v>135</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="4">
+        <v>0.32520878386847041</v>
+      </c>
+      <c r="H58" s="5">
+        <v>-1221313368.5899999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B59" s="7">
+        <v>52</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D59" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="67" t="s">
+        <v>103</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G59" s="4">
+        <v>0.34333821157327782</v>
+      </c>
+      <c r="H59" s="5">
+        <v>-2118780536.78</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B60" s="7">
+        <v>53</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D60" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E60" s="67" t="s">
+        <v>145</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G60" s="4">
+        <v>0.34352396653012052</v>
+      </c>
+      <c r="H60" s="5">
+        <v>-1242592644.1400001</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B61" s="7">
+        <v>54</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E61" s="67" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G61" s="4">
+        <v>0.34354789694691557</v>
+      </c>
+      <c r="H61" s="5">
+        <v>-2084277362.95</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B62" s="7">
+        <v>55</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D62" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="67" t="s">
+        <v>141</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G62" s="4">
+        <v>0.34354789694691557</v>
+      </c>
+      <c r="H62" s="5">
+        <v>-1336514891.4100001</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B63" s="7">
+        <v>56</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D63" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" s="67" t="s">
+        <v>143</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G63" s="4">
+        <v>0.34354789695424004</v>
+      </c>
+      <c r="H63" s="5">
+        <v>-12300314586.9</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B64" s="7">
+        <v>57</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G64" s="4">
+        <v>0.34963492113107381</v>
+      </c>
+      <c r="H64" s="5">
+        <v>-1177227983.8199999</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B65" s="7">
+        <v>58</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G65" s="4">
+        <v>0.36110961006307302</v>
+      </c>
+      <c r="H65" s="5">
+        <v>-5274798403.9900007</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B66" s="7">
+        <v>59</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="E66" s="67" t="s">
+        <v>292</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="G66" s="4">
+        <v>0.38488080247279183</v>
+      </c>
+      <c r="H66" s="5">
+        <v>-48229458.359999999</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B67" s="7">
+        <v>60</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D67" s="67" t="s">
+        <v>221</v>
+      </c>
+      <c r="E67" s="67" t="s">
+        <v>288</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="G67" s="4">
+        <v>0.40285003400609776</v>
+      </c>
+      <c r="H67" s="5">
+        <v>-92728794.710000008</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B68" s="7">
+        <v>61</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="E68" s="67" t="s">
+        <v>287</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="4">
+        <v>0.43554631912978092</v>
+      </c>
+      <c r="H68" s="5">
+        <v>-164404149.61000001</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B69" s="7">
+        <v>62</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D69" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E69" s="67" t="s">
+        <v>130</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G69" s="4">
+        <v>0.45663156732729865</v>
+      </c>
+      <c r="H69" s="5">
+        <v>-14054675611.200001</v>
+      </c>
+    </row>
+    <row r="70" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B70" s="7">
+        <v>63</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D70" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="67" t="s">
+        <v>98</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="4">
+        <v>0.50090939059701434</v>
+      </c>
+      <c r="H70" s="5">
+        <v>-1337338304.3099999</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B71" s="7">
+        <v>64</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="67" t="s">
+        <v>215</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G71" s="4">
+        <v>0.50604705380074577</v>
+      </c>
+      <c r="H71" s="5">
+        <v>-1943380330.5</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B72" s="7">
+        <v>65</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D72" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="E72" s="67" t="s">
+        <v>294</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="G72" s="4">
+        <v>0.5141806619116065</v>
+      </c>
+      <c r="H72" s="5">
+        <v>-17623839.690000001</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B73" s="7">
+        <v>66</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D73" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="E73" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G73" s="4">
+        <v>0.51812104150399252</v>
+      </c>
+      <c r="H73" s="5">
+        <v>-14895743693.41</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B74" s="7">
+        <v>67</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D74" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G74" s="4">
+        <v>0.52288285782716448</v>
+      </c>
+      <c r="H74" s="5">
+        <v>-119072812891.5</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B75" s="7">
+        <v>68</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D75" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="E75" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G75" s="4">
+        <v>0.56505689818060689</v>
+      </c>
+      <c r="H75" s="5">
+        <v>-2965501444.5999999</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B76" s="7">
+        <v>69</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D76" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="4">
+        <v>0.56868026249336823</v>
+      </c>
+      <c r="H76" s="5">
+        <v>-877354465.66000009</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B77" s="7">
+        <v>70</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D77" s="67" t="s">
+        <v>23</v>
+      </c>
+      <c r="E77" s="67" t="s">
+        <v>218</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="G77" s="4">
+        <v>0.57948975787969215</v>
+      </c>
+      <c r="H77" s="5">
+        <v>-579479447.30999994</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B78" s="7">
+        <v>71</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D78" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="E78" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G78" s="4">
+        <v>0.58041874643227709</v>
+      </c>
+      <c r="H78" s="5">
+        <v>-1606452964.3899999</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B79" s="7">
+        <v>72</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="E79" s="67" t="s">
+        <v>172</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G79" s="4">
+        <v>0.59198483021280923</v>
+      </c>
+      <c r="H79" s="5">
+        <v>-18089811096.599998</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B80" s="7">
+        <v>73</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D80" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="E80" s="67" t="s">
+        <v>217</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G80" s="4">
+        <v>0.5971201745040009</v>
+      </c>
+      <c r="H80" s="5">
+        <v>-31260983526.93</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B7:H7" xr:uid="{139D7713-E149-4109-A2D0-B76E71BE6662}"/>
+  <mergeCells count="1">
+    <mergeCell ref="D1:G1"/>
+  </mergeCells>
+  <conditionalFormatting sqref="H8:H80">
+    <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A794E9A-0DF1-4C66-BA02-B90750E3E305}">
+  <dimension ref="B2:G117"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="9" topLeftCell="A112" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F117" sqref="F117"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="11.1640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="24.5" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="6" max="6" width="17.5" customWidth="1"/>
+    <col min="7" max="7" width="23" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:7" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D2" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+    </row>
+    <row r="5" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="C5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="C6" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="C7" t="s">
+        <v>280</v>
+      </c>
+      <c r="D7" s="68" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="9" spans="2:7" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B10" s="7">
+        <v>1</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G10" s="5">
+        <v>-131552341.11</v>
+      </c>
+    </row>
+    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B11" s="7">
+        <v>2</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="G11" s="5">
+        <v>-24663227.859999999</v>
+      </c>
+    </row>
+    <row r="12" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B12" s="7">
+        <v>3</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12" s="5">
+        <v>-32583749.490000002</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B13" s="7">
+        <v>4</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" s="5">
+        <v>-53890872.780000001</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B14" s="7">
+        <v>5</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G14" s="5">
+        <v>-710487.69000000041</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B15" s="7">
+        <v>6</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="G15" s="5">
+        <v>-244111679.56</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B16" s="7">
+        <v>7</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G16" s="5">
+        <v>-112399420.91000001</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B17" s="7">
+        <v>8</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="5">
+        <v>-226801698.03</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B18" s="7">
+        <v>9</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G18" s="5">
+        <v>-5599738.7699999996</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B19" s="7">
+        <v>10</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G19" s="5">
+        <v>-26540340.470000003</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B20" s="7">
+        <v>11</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="5">
+        <v>-3894866.99</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B21" s="7">
+        <v>12</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="5">
+        <v>-833623191.25999999</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B22" s="7">
+        <v>13</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" s="5">
+        <v>-534801901.01999998</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B23" s="7">
+        <v>14</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="5">
+        <v>-3820039</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B24" s="7">
+        <v>15</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="5">
+        <v>-1065260380.03</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B25" s="7">
+        <v>16</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="G25" s="5">
+        <v>-24187794.030000001</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B26" s="7">
+        <v>17</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" s="5">
+        <v>-515910940.16000003</v>
+      </c>
+    </row>
+    <row r="27" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B27" s="7">
+        <v>18</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="5">
+        <v>-171145298.59999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B28" s="7">
+        <v>19</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" s="5">
+        <v>-169110110.55000001</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B29" s="7">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G29" s="5">
+        <v>-2064348743.4000001</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B30" s="7">
+        <v>21</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G30" s="5">
+        <v>-11125986.33</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B31" s="7">
+        <v>22</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="5">
+        <v>-406893958.85000002</v>
+      </c>
+    </row>
+    <row r="32" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B32" s="7">
+        <v>23</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" s="5">
+        <v>-28121166.629999999</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B33" s="7">
+        <v>24</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="5">
+        <v>-74653386041.970001</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B34" s="7">
+        <v>25</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" s="5">
+        <v>-17680487261.68</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B35" s="7">
+        <v>26</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G35" s="5">
+        <v>-2080045756.3500001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B36" s="7">
+        <v>27</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="5">
+        <v>-119288756.88</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B37" s="7">
+        <v>28</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" s="5">
+        <v>-534893203.48000002</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B38" s="7">
+        <v>29</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G38" s="5">
+        <v>-5447150292.3000002</v>
+      </c>
+    </row>
+    <row r="39" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B39" s="7">
+        <v>30</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" s="5">
+        <v>-620417767.15999997</v>
+      </c>
+    </row>
+    <row r="40" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B40" s="7">
+        <v>31</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G40" s="5">
+        <v>-779461492.25</v>
+      </c>
+    </row>
+    <row r="41" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B41" s="7">
+        <v>32</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G41" s="5">
+        <v>-207206052.44999999</v>
+      </c>
+    </row>
+    <row r="42" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B42" s="7">
+        <v>33</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G42" s="5">
+        <v>-670918922.26999998</v>
+      </c>
+    </row>
+    <row r="43" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B43" s="7">
+        <v>34</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G43" s="5">
+        <v>-3517125.03</v>
+      </c>
+    </row>
+    <row r="44" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B44" s="7">
+        <v>35</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G44" s="5">
+        <v>-1021937145.5599999</v>
+      </c>
+    </row>
+    <row r="45" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B45" s="7">
+        <v>36</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G45" s="5">
+        <v>-1055842459.9400001</v>
+      </c>
+    </row>
+    <row r="46" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B46" s="7">
+        <v>37</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G46" s="5">
+        <v>-456565657.43000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B47" s="7">
+        <v>38</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" s="5">
+        <v>-1579901299.4400001</v>
+      </c>
+    </row>
+    <row r="48" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B48" s="7">
+        <v>39</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G48" s="5">
+        <v>-1147734984.6400001</v>
+      </c>
+    </row>
+    <row r="49" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B49" s="7">
+        <v>40</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" s="5">
+        <v>-846147646.95000005</v>
+      </c>
+    </row>
+    <row r="50" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B50" s="7">
+        <v>41</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G50" s="5">
+        <v>-707765067.39999998</v>
+      </c>
+    </row>
+    <row r="51" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B51" s="7">
+        <v>42</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G51" s="5">
+        <v>-774166412.40999997</v>
+      </c>
+    </row>
+    <row r="52" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B52" s="7">
+        <v>43</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G52" s="5">
+        <v>-1013536772.62</v>
+      </c>
+    </row>
+    <row r="53" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B53" s="7">
+        <v>44</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" s="5">
+        <v>-694149775.72000003</v>
+      </c>
+    </row>
+    <row r="54" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B54" s="7">
+        <v>45</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G54" s="5">
+        <v>-153073631.06999999</v>
+      </c>
+    </row>
+    <row r="55" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B55" s="7">
+        <v>46</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G55" s="5">
+        <v>-913017387.82000005</v>
+      </c>
+    </row>
+    <row r="56" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B56" s="7">
+        <v>47</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="G56" s="5">
+        <v>-191366823.21000001</v>
+      </c>
+    </row>
+    <row r="57" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B57" s="7">
+        <v>48</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="5">
+        <v>-874150011.8599999</v>
+      </c>
+    </row>
+    <row r="58" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B58" s="7">
+        <v>49</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G58" s="5">
+        <v>-1086165282.6099999</v>
+      </c>
+    </row>
+    <row r="59" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B59" s="7">
+        <v>50</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G59" s="5">
+        <v>-1796519574.25</v>
+      </c>
+    </row>
+    <row r="60" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B60" s="7">
+        <v>51</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G60" s="5">
+        <v>-1025089719.0100001</v>
+      </c>
+    </row>
+    <row r="61" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B61" s="7">
+        <v>52</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G61" s="5">
+        <v>-1862721394.8199999</v>
+      </c>
+    </row>
+    <row r="62" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B62" s="7">
+        <v>53</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G62" s="5">
+        <v>-1824484594.28</v>
+      </c>
+    </row>
+    <row r="63" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B63" s="7">
+        <v>54</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G63" s="5">
+        <v>-11341279276.41</v>
+      </c>
+    </row>
+    <row r="64" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B64" s="7">
+        <v>55</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G64" s="5">
+        <v>-1038463678</v>
+      </c>
+    </row>
+    <row r="65" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B65" s="7">
+        <v>56</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G65" s="5">
+        <v>-4342827360.2600002</v>
+      </c>
+    </row>
+    <row r="66" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B66" s="7">
+        <v>57</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="G66" s="5">
+        <v>-141242955.00999999</v>
+      </c>
+    </row>
+    <row r="67" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B67" s="7">
+        <v>58</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G67" s="5">
+        <v>-10546528603.85</v>
+      </c>
+    </row>
+    <row r="68" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B68" s="7">
+        <v>59</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G68" s="5">
+        <v>-11970743543.93</v>
+      </c>
+    </row>
+    <row r="69" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B69" s="7">
+        <v>60</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="5">
+        <v>-1325026296.47</v>
+      </c>
+    </row>
+    <row r="70" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B70" s="7">
+        <v>61</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G70" s="5">
+        <v>-1048141464.3199999</v>
+      </c>
+    </row>
+    <row r="71" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B71" s="7">
+        <v>62</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G71" s="5">
+        <v>-1331058181.0799999</v>
+      </c>
+    </row>
+    <row r="72" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B72" s="7">
+        <v>63</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="5">
+        <v>-569584926.51999998</v>
+      </c>
+    </row>
+    <row r="73" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B73" s="7">
+        <v>64</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="5">
+        <v>-308622723.31999999</v>
+      </c>
+    </row>
+    <row r="74" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B74" s="7">
+        <v>65</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G74" s="5">
+        <v>-103108317006.57001</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B75" s="7">
+        <v>66</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="G75" s="5">
+        <v>-22978837436.080002</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B76" s="7">
+        <v>67</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="G76" s="5">
+        <v>-369695533.38</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B77" s="7">
+        <v>68</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G77" s="5">
+        <v>-16031998360.15</v>
+      </c>
+    </row>
+    <row r="78" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B78" s="7">
+        <v>69</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G78" s="5">
+        <v>-532082925.04000002</v>
+      </c>
+    </row>
+    <row r="79" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B79" s="7">
+        <v>70</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G79" s="5">
+        <v>-634147637.60000002</v>
+      </c>
+    </row>
+    <row r="80" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B80" s="7">
+        <v>71</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="5">
+        <v>-804894837.58999991</v>
+      </c>
+    </row>
+    <row r="81" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B81" s="7">
+        <v>72</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G81" s="5">
+        <v>-400382154.67000008</v>
+      </c>
+    </row>
+    <row r="82" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B82" s="7">
+        <v>73</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G82" s="5">
+        <v>-2379188847.02</v>
+      </c>
+    </row>
+    <row r="83" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B83" s="7">
+        <v>74</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="5">
+        <v>-12832181819.65</v>
+      </c>
+    </row>
+    <row r="84" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B84" s="7">
+        <v>75</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" s="5">
+        <v>-1905412366.6100001</v>
+      </c>
+    </row>
+    <row r="85" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B85" s="7">
+        <v>76</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G85" s="5">
+        <v>-1890858673.8599999</v>
+      </c>
+    </row>
+    <row r="86" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B86" s="7">
+        <v>77</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G86" s="5">
+        <v>-50745528084.729996</v>
+      </c>
+    </row>
+    <row r="87" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B87" s="7">
+        <v>78</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G87" s="5">
+        <v>-3574418699.27</v>
+      </c>
+    </row>
+    <row r="88" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B88" s="7">
+        <v>79</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="G88" s="5">
+        <v>-73957813.180000007</v>
+      </c>
+    </row>
+    <row r="89" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B89" s="7">
+        <v>80</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G89" s="5">
+        <v>-19925786500.32</v>
+      </c>
+    </row>
+    <row r="90" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B90" s="7">
+        <v>81</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="G90" s="5">
+        <v>-860253180.59000015</v>
+      </c>
+    </row>
+    <row r="91" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B91" s="7">
+        <v>82</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="G91" s="5">
+        <v>-25378496.089999996</v>
+      </c>
+    </row>
+    <row r="92" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B92" s="7">
+        <v>83</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="G92" s="5">
+        <v>-2814603476.8600001</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B93" s="7">
+        <v>84</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G93" s="5">
+        <v>-9063796294.3099995</v>
+      </c>
+    </row>
+    <row r="94" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B94" s="7">
+        <v>85</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G94" s="5">
+        <v>-213718879.94999999</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B95" s="7">
+        <v>86</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G95" s="5">
+        <v>-5020504173.8500004</v>
+      </c>
+    </row>
+    <row r="96" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B96" s="7">
+        <v>87</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G96" s="5">
+        <v>-18725133048.299999</v>
+      </c>
+    </row>
+    <row r="97" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B97" s="7">
+        <v>88</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G97" s="5">
+        <v>-10855228656.440001</v>
+      </c>
+    </row>
+    <row r="98" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B98" s="7">
+        <v>89</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="G98" s="5">
+        <v>-1083306422.23</v>
+      </c>
+    </row>
+    <row r="99" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B99" s="7">
+        <v>90</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="G99" s="5">
+        <v>-683447715.82000005</v>
+      </c>
+    </row>
+    <row r="100" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B100" s="7">
+        <v>91</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="G100" s="5">
+        <v>-92269328202.320007</v>
+      </c>
+    </row>
+    <row r="101" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B101" s="7">
+        <v>92</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="G101" s="5">
+        <v>-156018635045.53</v>
+      </c>
+    </row>
+    <row r="102" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B102" s="7">
+        <v>93</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="G102" s="5">
+        <v>-75377918.899999976</v>
+      </c>
+    </row>
+    <row r="103" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B103" s="7">
+        <v>94</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="G103" s="5">
+        <v>-46120580362.07</v>
+      </c>
+    </row>
+    <row r="104" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B104" s="7">
+        <v>95</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="G104" s="5">
+        <v>-78087411.260000005</v>
+      </c>
+    </row>
+    <row r="105" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B105" s="7">
+        <v>96</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="G105" s="5">
+        <v>-169177856.96000001</v>
+      </c>
+    </row>
+    <row r="106" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B106" s="7">
+        <v>97</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="G106" s="5">
+        <v>-2907381328.3100004</v>
+      </c>
+    </row>
+    <row r="107" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B107" s="7">
+        <v>98</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G107" s="5">
+        <v>-233810903.23000002</v>
+      </c>
+    </row>
+    <row r="108" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B108" s="7">
+        <v>99</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="G108" s="5">
+        <v>-777136629.70000005</v>
+      </c>
+    </row>
+    <row r="109" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B109" s="7">
+        <v>100</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G109" s="5">
+        <v>-1185659921.1700001</v>
+      </c>
+    </row>
+    <row r="110" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B110" s="7">
+        <v>101</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G110" s="5">
+        <v>-39318443.309999943</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B111" s="7">
+        <v>102</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="G111" s="5">
+        <v>-12158334253.57</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B112" s="7">
+        <v>103</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G112" s="5">
+        <v>-1877758181.9099998</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B113" s="7">
+        <v>104</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G113" s="5">
+        <v>-14570830032.110001</v>
+      </c>
+    </row>
+    <row r="114" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B114" s="7">
+        <v>105</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G114" s="5">
+        <v>-94929002.38000001</v>
+      </c>
+    </row>
+    <row r="115" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B115" s="7">
+        <v>106</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="G115" s="5">
+        <v>-2316869.6</v>
+      </c>
+    </row>
+    <row r="116" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B116" s="7">
+        <v>107</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G116" s="5">
+        <v>-6598695.3700000001</v>
+      </c>
+    </row>
+    <row r="117" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B117" s="7">
+        <v>108</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="G117" s="5">
+        <v>-110651715.83000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B9:G117" xr:uid="{5A794E9A-0DF1-4C66-BA02-B90750E3E305}"/>
+  <mergeCells count="1">
+    <mergeCell ref="D2:F2"/>
+  </mergeCells>
+  <conditionalFormatting sqref="G10:G117">
+    <cfRule type="cellIs" dxfId="6" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AD3651A-5C81-4A78-9AD8-FCCE97F66D9F}">
+  <dimension ref="A2:G124"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="7" topLeftCell="D91" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="A124" sqref="A124"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.5" style="24" customWidth="1"/>
+    <col min="2" max="2" width="12.1640625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="24.83203125" style="23" customWidth="1"/>
+    <col min="4" max="4" width="41.83203125" customWidth="1"/>
+    <col min="5" max="5" width="13.83203125" customWidth="1"/>
+    <col min="7" max="7" width="23.1640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2"/>
+      <c r="B2"/>
+      <c r="C2" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C4"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B5" t="s">
+        <v>305</v>
+      </c>
+      <c r="C5"/>
+    </row>
+    <row r="6" spans="1:7" ht="26.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="C6" s="76" t="s">
+        <v>309</v>
+      </c>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+    </row>
+    <row r="7" spans="1:7" ht="70" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>193</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>194</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>195</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="77">
+        <v>1</v>
+      </c>
+      <c r="B8" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="26">
+        <v>0.12199065495429184</v>
+      </c>
+      <c r="F8" s="26">
+        <v>0.20445171561653699</v>
+      </c>
+      <c r="G8" s="25">
+        <v>-14027780.27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="77"/>
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="26">
+        <v>0.11165217510297128</v>
+      </c>
+      <c r="F9" s="26">
+        <v>0.18709213218633547</v>
+      </c>
+      <c r="G9" s="25">
+        <v>-5392734.3600000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="28">
+        <v>2</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E10" s="26">
+        <v>7.2565375514485988E-4</v>
+      </c>
+      <c r="F10" s="26">
+        <v>1.2137927677130381E-3</v>
+      </c>
+      <c r="G10" s="25">
+        <v>-75722431.659999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="28">
+        <v>3</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="26">
+        <v>2.149615058132338E-3</v>
+      </c>
+      <c r="F11" s="26">
+        <v>3.5951281017468375E-3</v>
+      </c>
+      <c r="G11" s="25">
+        <v>-2595388.31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="77">
+        <v>4</v>
+      </c>
+      <c r="B12" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="C12" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" s="26">
+        <v>0.18103532984830281</v>
+      </c>
+      <c r="F12" s="26">
+        <v>0.30500296237283403</v>
+      </c>
+      <c r="G12" s="25">
+        <v>-874519.14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="77"/>
+      <c r="B13" s="78"/>
+      <c r="C13" s="78"/>
+      <c r="D13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" s="26">
+        <v>0.18103535619681993</v>
+      </c>
+      <c r="F13" s="26">
+        <v>0.3050030067640353</v>
+      </c>
+      <c r="G13" s="25">
+        <v>-660480.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="77">
+        <v>5</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14" s="26">
+        <v>0.19319502025038301</v>
+      </c>
+      <c r="F14" s="26">
+        <v>0.33389141760274516</v>
+      </c>
+      <c r="G14" s="25">
+        <v>-5134077.54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="77"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="78"/>
+      <c r="D15" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="26">
+        <v>0.19223301181280905</v>
+      </c>
+      <c r="F15" s="26">
+        <v>0.33217354016631767</v>
+      </c>
+      <c r="G15" s="25">
+        <v>-1714472.79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="77">
+        <v>6</v>
+      </c>
+      <c r="B16" s="78" t="s">
+        <v>237</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>238</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="26">
+        <v>0.47712317949348754</v>
+      </c>
+      <c r="F16" s="26">
+        <v>0.79801511757064503</v>
+      </c>
+      <c r="G16" s="25">
+        <v>-813160156.28999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="77"/>
+      <c r="B17" s="78"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="26">
+        <v>0.47717718929299019</v>
+      </c>
+      <c r="F17" s="26">
+        <v>0.7981037226883908</v>
+      </c>
+      <c r="G17" s="25">
+        <v>-665524960.00999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="77">
+        <v>7</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" s="26">
+        <v>2.6579337990376147E-2</v>
+      </c>
+      <c r="F18" s="26">
+        <v>4.4487004751442828E-2</v>
+      </c>
+      <c r="G18" s="25">
+        <v>-285812776.77999997</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="77"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" s="26">
+        <v>2.447782577237512E-2</v>
+      </c>
+      <c r="F19" s="26">
+        <v>4.0966627427809064E-2</v>
+      </c>
+      <c r="G19" s="25">
+        <v>-39302779.229999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="77">
+        <v>8</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E20" s="26">
+        <v>0.17414473299847802</v>
+      </c>
+      <c r="F20" s="26">
+        <v>0.29120435441196513</v>
+      </c>
+      <c r="G20" s="25">
+        <v>-65698137.020000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="77"/>
+      <c r="B21" s="78"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" s="26">
+        <v>0.16852888420901363</v>
+      </c>
+      <c r="F21" s="26">
+        <v>0.28181884879446734</v>
+      </c>
+      <c r="G21" s="25">
+        <v>-20817048.859999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="28">
+        <v>9</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>229</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" s="26">
+        <v>0.48729905300690052</v>
+      </c>
+      <c r="F22" s="26">
+        <v>0.81524250902378725</v>
+      </c>
+      <c r="G22" s="25">
+        <v>-72076002.530000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="28">
+        <v>10</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" s="26">
+        <v>9.8741641977229382E-3</v>
+      </c>
+      <c r="F23" s="26">
+        <v>1.6493380801419658E-2</v>
+      </c>
+      <c r="G23" s="25">
+        <v>-19337090.640000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="28">
+        <v>11</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="26">
+        <v>0</v>
+      </c>
+      <c r="F24" s="26">
+        <v>0</v>
+      </c>
+      <c r="G24" s="25">
+        <v>-128206134.81999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="28">
+        <v>12</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>265</v>
+      </c>
+      <c r="C25" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E25" s="26">
+        <v>0.43362100485667265</v>
+      </c>
+      <c r="F25" s="26">
+        <v>0.71966977478548622</v>
+      </c>
+      <c r="G25" s="25">
+        <v>-1648077371.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="77">
+        <v>13</v>
+      </c>
+      <c r="B26" s="78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="26">
+        <v>0.35546754908831407</v>
+      </c>
+      <c r="F26" s="26">
+        <v>0.5997833946150275</v>
+      </c>
+      <c r="G26" s="25">
+        <v>-502337058.91000003</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="77"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="26">
+        <v>0.27059242341135065</v>
+      </c>
+      <c r="F27" s="26">
+        <v>0.4565511210702366</v>
+      </c>
+      <c r="G27" s="25">
+        <v>-800173074.08000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="28">
+        <v>14</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>172</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" s="26">
+        <v>0.36336030725654339</v>
+      </c>
+      <c r="F28" s="26">
+        <v>0.58019097534658282</v>
+      </c>
+      <c r="G28" s="25">
+        <v>-9428873305.4500008</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="77">
+        <v>15</v>
+      </c>
+      <c r="B29" s="78" t="s">
+        <v>197</v>
+      </c>
+      <c r="C29" s="78" t="s">
+        <v>198</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="26">
+        <v>0.17981992288908261</v>
+      </c>
+      <c r="F29" s="26">
+        <v>0.30083790777758657</v>
+      </c>
+      <c r="G29" s="25">
+        <v>-6441497.6500000004</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="77"/>
+      <c r="B30" s="78"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E30" s="26">
+        <v>0.17993302786489776</v>
+      </c>
+      <c r="F30" s="26">
+        <v>0.30101848007178611</v>
+      </c>
+      <c r="G30" s="25">
+        <v>-4098489.88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="28">
+        <v>16</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>235</v>
+      </c>
+      <c r="C31" s="27" t="s">
+        <v>236</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="26">
+        <v>0.39073625653231697</v>
+      </c>
+      <c r="F31" s="26">
+        <v>0.62439874634957859</v>
+      </c>
+      <c r="G31" s="25">
+        <v>-797048724.00999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="28">
+        <v>17</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>171</v>
+      </c>
+      <c r="C32" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" s="26">
+        <v>2.3918549790023877E-2</v>
+      </c>
+      <c r="F32" s="26">
+        <v>4.000451976476458E-2</v>
+      </c>
+      <c r="G32" s="25">
+        <v>-365966875.37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="77">
+        <v>18</v>
+      </c>
+      <c r="B33" s="77" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="78" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" s="26">
+        <v>0</v>
+      </c>
+      <c r="F33" s="26">
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <v>-15312433.52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="77"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="78"/>
+      <c r="D34" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E34" s="26">
+        <v>0</v>
+      </c>
+      <c r="F34" s="26">
+        <v>0</v>
+      </c>
+      <c r="G34" s="25">
+        <v>-7050489.9699999997</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="77">
+        <v>19</v>
+      </c>
+      <c r="B35" s="77" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" s="26">
+        <v>0</v>
+      </c>
+      <c r="F35" s="26">
+        <v>0</v>
+      </c>
+      <c r="G35" s="25">
+        <v>-33588945.850000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="77"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="78"/>
+      <c r="D36" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" s="26">
+        <v>0</v>
+      </c>
+      <c r="F36" s="26">
+        <v>0</v>
+      </c>
+      <c r="G36" s="25">
+        <v>-9541863.9299999997</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="77">
+        <v>20</v>
+      </c>
+      <c r="B37" s="77" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" s="26">
+        <v>0.13603090684803668</v>
+      </c>
+      <c r="F37" s="26">
+        <v>0.22679762828495784</v>
+      </c>
+      <c r="G37" s="25">
+        <v>-813733.21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="77"/>
+      <c r="B38" s="77"/>
+      <c r="C38" s="78"/>
+      <c r="D38" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E38" s="26">
+        <v>0.13472141763437551</v>
+      </c>
+      <c r="F38" s="26">
+        <v>0.22462136544897099</v>
+      </c>
+      <c r="G38" s="25">
+        <v>-164509.51999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="77">
+        <v>21</v>
+      </c>
+      <c r="B39" s="77" t="s">
+        <v>169</v>
+      </c>
+      <c r="C39" s="78" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E39" s="26">
+        <v>0.35876327015702875</v>
+      </c>
+      <c r="F39" s="26">
+        <v>0.58789512962908752</v>
+      </c>
+      <c r="G39" s="25">
+        <v>-258587310.96000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="77"/>
+      <c r="B40" s="77"/>
+      <c r="C40" s="78"/>
+      <c r="D40" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E40" s="26">
+        <v>0.35848542687179147</v>
+      </c>
+      <c r="F40" s="26">
+        <v>0.58743983552519818</v>
+      </c>
+      <c r="G40" s="25">
+        <v>-6536927.6299999999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="28">
+        <v>22</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41" s="26">
+        <v>0.34716652361587902</v>
+      </c>
+      <c r="F41" s="26">
+        <v>0.57021578445263099</v>
+      </c>
+      <c r="G41" s="25">
+        <v>-1912647441.0899999</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="28">
+        <v>23</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E42" s="26">
+        <v>0</v>
+      </c>
+      <c r="F42" s="26">
+        <v>0</v>
+      </c>
+      <c r="G42" s="25">
+        <v>-1233548.75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="28">
+        <v>24</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E43" s="26">
+        <v>0.38519239925785331</v>
+      </c>
+      <c r="F43" s="26">
+        <v>0.62760812801029553</v>
+      </c>
+      <c r="G43" s="25">
+        <v>-5158178480.9899998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="28">
+        <v>25</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="C44" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" s="26">
+        <v>0.16923286638902607</v>
+      </c>
+      <c r="F44" s="26">
+        <v>0.30150810569627479</v>
+      </c>
+      <c r="G44" s="25">
+        <v>-266020331.69</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="28">
+        <v>26</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C45" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E45" s="26">
+        <v>2.4715094356732459E-2</v>
+      </c>
+      <c r="F45" s="26">
+        <v>4.1501568995222345E-2</v>
+      </c>
+      <c r="G45" s="25">
+        <v>-22268312.399999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="28">
+        <v>27</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="26">
+        <v>7.7878941058894726E-3</v>
+      </c>
+      <c r="F46" s="26">
+        <v>1.3066049663682799E-2</v>
+      </c>
+      <c r="G46" s="25">
+        <v>-643456.74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="28">
+        <v>28</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E47" s="26">
+        <v>0</v>
+      </c>
+      <c r="F47" s="26">
+        <v>0</v>
+      </c>
+      <c r="G47" s="25">
+        <v>-2850454.92</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="28">
+        <v>29</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="C48" s="27" t="s">
+        <v>252</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E48" s="26">
+        <v>0.47426660286365302</v>
+      </c>
+      <c r="F48" s="26">
+        <v>0.81164129091323156</v>
+      </c>
+      <c r="G48" s="25">
+        <v>-8925505613.7800007</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="77">
+        <v>30</v>
+      </c>
+      <c r="B49" s="77" t="s">
+        <v>52</v>
+      </c>
+      <c r="C49" s="77" t="s">
+        <v>53</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E49" s="26">
+        <v>0.16497129270032646</v>
+      </c>
+      <c r="F49" s="26">
+        <v>0.26883052960204951</v>
+      </c>
+      <c r="G49" s="25">
+        <v>-5751032420.2200003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="77"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E50" s="26">
+        <v>9.8781247357657462E-2</v>
+      </c>
+      <c r="F50" s="26">
+        <v>0.16286613152122498</v>
+      </c>
+      <c r="G50" s="25">
+        <v>-6658690555.2700005</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="28">
+        <v>31</v>
+      </c>
+      <c r="B51" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="C51" s="27" t="s">
+        <v>240</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E51" s="26">
+        <v>0.45656052477602632</v>
+      </c>
+      <c r="F51" s="26">
+        <v>0.74298010895565736</v>
+      </c>
+      <c r="G51" s="25">
+        <v>-4136079466.02</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="77">
+        <v>32</v>
+      </c>
+      <c r="B52" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E52" s="26">
+        <v>0.36441215245285674</v>
+      </c>
+      <c r="F52" s="26">
+        <v>0.650899916808793</v>
+      </c>
+      <c r="G52" s="25">
+        <v>-213794437.03999999</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="77"/>
+      <c r="B53" s="77"/>
+      <c r="C53" s="77"/>
+      <c r="D53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="26">
+        <v>0.36478822211604045</v>
+      </c>
+      <c r="F53" s="26">
+        <v>0.65157163850825639</v>
+      </c>
+      <c r="G53" s="25">
+        <v>-97997738.299999997</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="28">
+        <v>33</v>
+      </c>
+      <c r="B54" s="27" t="s">
+        <v>257</v>
+      </c>
+      <c r="C54" s="27" t="s">
+        <v>258</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="26">
+        <v>0.41432071835762946</v>
+      </c>
+      <c r="F54" s="26">
+        <v>0.67607008220635445</v>
+      </c>
+      <c r="G54" s="25">
+        <v>-1237253016.53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="77">
+        <v>34</v>
+      </c>
+      <c r="B55" s="77" t="s">
+        <v>47</v>
+      </c>
+      <c r="C55" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E55" s="26">
+        <v>0.42759322018538137</v>
+      </c>
+      <c r="F55" s="26">
+        <v>0.70784204159511832</v>
+      </c>
+      <c r="G55" s="25">
+        <v>-482630005.66000003</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="77"/>
+      <c r="B56" s="77"/>
+      <c r="C56" s="77"/>
+      <c r="D56" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="26">
+        <v>4.9685092239208598E-2</v>
+      </c>
+      <c r="F56" s="26">
+        <v>8.2967982116235517E-2</v>
+      </c>
+      <c r="G56" s="25">
+        <v>-589368381.87</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="28">
+        <v>35</v>
+      </c>
+      <c r="B57" s="27" t="s">
+        <v>163</v>
+      </c>
+      <c r="C57" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E57" s="26">
+        <v>0.2145202039675031</v>
+      </c>
+      <c r="F57" s="26">
+        <v>0.34832401019097692</v>
+      </c>
+      <c r="G57" s="25">
+        <v>-350294817.42000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="28">
+        <v>36</v>
+      </c>
+      <c r="B58" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="C58" s="27" t="s">
+        <v>162</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E58" s="26">
+        <v>0.21450922981804255</v>
+      </c>
+      <c r="F58" s="26">
+        <v>0.3483096923825601</v>
+      </c>
+      <c r="G58" s="25">
+        <v>-564982741.97000003</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="28">
+        <v>37</v>
+      </c>
+      <c r="B59" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="27" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E59" s="26">
+        <v>0.2145202039675031</v>
+      </c>
+      <c r="F59" s="26">
+        <v>0.34832401019654885</v>
+      </c>
+      <c r="G59" s="25">
+        <v>-416696162.43000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="28">
+        <v>38</v>
+      </c>
+      <c r="B60" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="C60" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E60" s="26">
+        <v>0.2145202039675031</v>
+      </c>
+      <c r="F60" s="26">
+        <v>0.34832401019654885</v>
+      </c>
+      <c r="G60" s="25">
+        <v>-656189493.63999999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="28">
+        <v>39</v>
+      </c>
+      <c r="B61" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E61" s="26">
+        <v>0.2145202039675031</v>
+      </c>
+      <c r="F61" s="26">
+        <v>0.34832401019654885</v>
+      </c>
+      <c r="G61" s="25">
+        <v>-336679525.74000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="28">
+        <v>40</v>
+      </c>
+      <c r="B62" s="27" t="s">
+        <v>151</v>
+      </c>
+      <c r="C62" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E62" s="26">
+        <v>0.21366558953344886</v>
+      </c>
+      <c r="F62" s="26">
+        <v>0.34730073132922351</v>
+      </c>
+      <c r="G62" s="25">
+        <v>-199545969.19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="28">
+        <v>41</v>
+      </c>
+      <c r="B63" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="C63" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E63" s="26">
+        <v>0.21486327468389094</v>
+      </c>
+      <c r="F63" s="26">
+        <v>0.34888240818048427</v>
+      </c>
+      <c r="G63" s="25">
+        <v>-516831620.69999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="28">
+        <v>42</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="C64" s="27" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E64" s="26">
+        <v>0.22678387288786547</v>
+      </c>
+      <c r="F64" s="26">
+        <v>0.36823696121776595</v>
+      </c>
+      <c r="G64" s="25">
+        <v>-1187072248.45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="28">
+        <v>43</v>
+      </c>
+      <c r="B65" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="C65" s="27" t="s">
+        <v>146</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E65" s="26">
+        <v>0.22677180657998278</v>
+      </c>
+      <c r="F65" s="26">
+        <v>0.36821762736345026</v>
+      </c>
+      <c r="G65" s="25">
+        <v>-349607742.19999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="28">
+        <v>44</v>
+      </c>
+      <c r="B66" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C66" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E66" s="26">
+        <v>0.28426614210403772</v>
+      </c>
+      <c r="F66" s="26">
+        <v>0.46587661512416589</v>
+      </c>
+      <c r="G66" s="25">
+        <v>-1504800600.9400001</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="28">
+        <v>45</v>
+      </c>
+      <c r="B67" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="27" t="s">
+        <v>144</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E67" s="26">
+        <v>0.22678387288835755</v>
+      </c>
+      <c r="F67" s="26">
+        <v>0.36823696122013683</v>
+      </c>
+      <c r="G67" s="25">
+        <v>-7887961418.9899998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="28">
+        <v>46</v>
+      </c>
+      <c r="B68" s="27" t="s">
+        <v>141</v>
+      </c>
+      <c r="C68" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E68" s="26">
+        <v>0.22678387288786547</v>
+      </c>
+      <c r="F68" s="26">
+        <v>0.36823696121776595</v>
+      </c>
+      <c r="G68" s="25">
+        <v>-1148835447.9100001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="28">
+        <v>47</v>
+      </c>
+      <c r="B69" s="27" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E69" s="26">
+        <v>0.21445888599507035</v>
+      </c>
+      <c r="F69" s="26">
+        <v>0.34822990667966913</v>
+      </c>
+      <c r="G69" s="25">
+        <v>-790370444.13999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="28">
+        <v>48</v>
+      </c>
+      <c r="B70" s="27" t="s">
+        <v>137</v>
+      </c>
+      <c r="C70" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E70" s="26">
+        <v>0.2145202039675031</v>
+      </c>
+      <c r="F70" s="26">
+        <v>0.34832401020212067</v>
+      </c>
+      <c r="G70" s="25">
+        <v>-555547137.84000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="28">
+        <v>49</v>
+      </c>
+      <c r="B71" s="27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C71" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E71" s="26">
+        <v>0.2151068214791525</v>
+      </c>
+      <c r="F71" s="26">
+        <v>0.34932617443330793</v>
+      </c>
+      <c r="G71" s="25">
+        <v>-729290132.92999995</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="77">
+        <v>50</v>
+      </c>
+      <c r="B72" s="77" t="s">
+        <v>42</v>
+      </c>
+      <c r="C72" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E72" s="26">
+        <v>0.12587537253399983</v>
+      </c>
+      <c r="F72" s="26">
+        <v>0.21063152684918127</v>
+      </c>
+      <c r="G72" s="25">
+        <v>-201653457.19999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="77"/>
+      <c r="B73" s="77"/>
+      <c r="C73" s="77"/>
+      <c r="D73" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E73" s="26">
+        <v>0.12610216277112926</v>
+      </c>
+      <c r="F73" s="26">
+        <v>0.21100060966490092</v>
+      </c>
+      <c r="G73" s="25">
+        <v>-68940395.310000002</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="28">
+        <v>51</v>
+      </c>
+      <c r="B74" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="C74" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E74" s="26">
+        <v>0.36239913947039221</v>
+      </c>
+      <c r="F74" s="26">
+        <v>0.60679665675475958</v>
+      </c>
+      <c r="G74" s="25">
+        <v>-382268603.66000003</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A75" s="77">
+        <v>52</v>
+      </c>
+      <c r="B75" s="77" t="s">
+        <v>40</v>
+      </c>
+      <c r="C75" s="77" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E75" s="26">
+        <v>0.10062902689960734</v>
+      </c>
+      <c r="F75" s="26">
+        <v>0.16947434769015499</v>
+      </c>
+      <c r="G75" s="25">
+        <v>-1142916674.28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="77"/>
+      <c r="B76" s="77"/>
+      <c r="C76" s="77"/>
+      <c r="D76" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E76" s="26">
+        <v>0.10359851794595769</v>
+      </c>
+      <c r="F76" s="26">
+        <v>0.17438249810604389</v>
+      </c>
+      <c r="G76" s="25">
+        <v>-312407676.12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A77" s="28">
+        <v>53</v>
+      </c>
+      <c r="B77" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C77" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E77" s="26">
+        <v>1.9694005294059624E-2</v>
+      </c>
+      <c r="F77" s="26">
+        <v>3.2938630479257679E-2</v>
+      </c>
+      <c r="G77" s="25">
+        <v>-60849463.030000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="77">
+        <v>54</v>
+      </c>
+      <c r="B78" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="C78" s="77" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E78" s="26">
+        <v>8.1716080890101656E-2</v>
+      </c>
+      <c r="F78" s="26">
+        <v>0.13754597698497875</v>
+      </c>
+      <c r="G78" s="25">
+        <v>-255134825.91999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A79" s="77"/>
+      <c r="B79" s="77"/>
+      <c r="C79" s="77"/>
+      <c r="D79" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E79" s="26">
+        <v>8.2624759010178739E-2</v>
+      </c>
+      <c r="F79" s="26">
+        <v>0.13899269009775542</v>
+      </c>
+      <c r="G79" s="25">
+        <v>-106744832.05</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="77">
+        <v>55</v>
+      </c>
+      <c r="B80" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C80" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E80" s="26">
+        <v>9.0059289584886293E-2</v>
+      </c>
+      <c r="F80" s="26">
+        <v>0.15033255921675348</v>
+      </c>
+      <c r="G80" s="25">
+        <v>-7770640.9000000004</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="77"/>
+      <c r="B81" s="77"/>
+      <c r="C81" s="77"/>
+      <c r="D81" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" s="26">
+        <v>9.0294662694797037E-2</v>
+      </c>
+      <c r="F81" s="26">
+        <v>0.1507550540766793</v>
+      </c>
+      <c r="G81" s="25">
+        <v>-33650050.479999997</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="77">
+        <v>56</v>
+      </c>
+      <c r="B82" s="77" t="s">
+        <v>233</v>
+      </c>
+      <c r="C82" s="77" t="s">
+        <v>234</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E82" s="26">
+        <v>0.44662653684285453</v>
+      </c>
+      <c r="F82" s="26">
+        <v>0.70742616290195615</v>
+      </c>
+      <c r="G82" s="25">
+        <v>-542811804.09000003</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="77"/>
+      <c r="B83" s="77"/>
+      <c r="C83" s="77"/>
+      <c r="D83" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="26">
+        <v>0.44400102988708523</v>
+      </c>
+      <c r="F83" s="26">
+        <v>0.70326134255008821</v>
+      </c>
+      <c r="G83" s="25">
+        <v>-541159736.69000006</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="28">
+        <v>57</v>
+      </c>
+      <c r="B84" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E84" s="26">
+        <v>0.33235790811152649</v>
+      </c>
+      <c r="F84" s="26">
+        <v>0.52908662560657405</v>
+      </c>
+      <c r="G84" s="25">
+        <v>-81364310809.229996</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="77">
+        <v>58</v>
+      </c>
+      <c r="B85" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="C85" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E85" s="26">
+        <v>0.11364679325680679</v>
+      </c>
+      <c r="F85" s="26">
+        <v>0.17327757354127171</v>
+      </c>
+      <c r="G85" s="25">
+        <v>-33873698156.200001</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="77"/>
+      <c r="B86" s="77"/>
+      <c r="C86" s="77"/>
+      <c r="D86" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="26">
+        <v>0.14494384093734664</v>
+      </c>
+      <c r="F86" s="26">
+        <v>0.22099303437586493</v>
+      </c>
+      <c r="G86" s="25">
+        <v>-17804730512.150002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="28">
+        <v>59</v>
+      </c>
+      <c r="B87" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" s="26">
+        <v>0.41026566477809923</v>
+      </c>
+      <c r="F87" s="26">
+        <v>0.67189690023682491</v>
+      </c>
+      <c r="G87" s="25">
+        <v>-179335689.63999999</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="28">
+        <v>60</v>
+      </c>
+      <c r="B88" s="27" t="s">
+        <v>132</v>
+      </c>
+      <c r="C88" s="27" t="s">
+        <v>133</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E88" s="26">
+        <v>0.13877697359606253</v>
+      </c>
+      <c r="F88" s="26">
+        <v>0.21836412506750705</v>
+      </c>
+      <c r="G88" s="25">
+        <v>-696091770.84000003</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="28">
+        <v>61</v>
+      </c>
+      <c r="B89" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="C89" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E89" s="26">
+        <v>0.28010874294956228</v>
+      </c>
+      <c r="F89" s="26">
+        <v>0.4459117690010968</v>
+      </c>
+      <c r="G89" s="25">
+        <v>-7469910385.4700003</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="28">
+        <v>62</v>
+      </c>
+      <c r="B90" s="27" t="s">
+        <v>128</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>129</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E90" s="26">
+        <v>0</v>
+      </c>
+      <c r="F90" s="26">
+        <v>0</v>
+      </c>
+      <c r="G90" s="25">
+        <v>-2771254.03</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="77">
+        <v>63</v>
+      </c>
+      <c r="B91" s="77" t="s">
+        <v>222</v>
+      </c>
+      <c r="C91" s="77" t="s">
+        <v>223</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E91" s="26">
+        <v>0.41099309714652599</v>
+      </c>
+      <c r="F91" s="26">
+        <v>0.6680340782832711</v>
+      </c>
+      <c r="G91" s="25">
+        <v>-9608129596.7900009</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="77"/>
+      <c r="B92" s="77"/>
+      <c r="C92" s="77"/>
+      <c r="D92" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="26">
+        <v>0.40936368653838867</v>
+      </c>
+      <c r="F92" s="26">
+        <v>0.6653304791342648</v>
+      </c>
+      <c r="G92" s="25">
+        <v>-17836116928.400002</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="28">
+        <v>64</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>125</v>
+      </c>
+      <c r="C93" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E93" s="26">
+        <v>8.5995231872787098E-2</v>
+      </c>
+      <c r="F93" s="26">
+        <v>0.14427771801212777</v>
+      </c>
+      <c r="G93" s="25">
+        <v>-169180334.19</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="28">
+        <v>65</v>
+      </c>
+      <c r="B94" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C94" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D94" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="26">
+        <v>0</v>
+      </c>
+      <c r="F94" s="26">
+        <v>0</v>
+      </c>
+      <c r="G94" s="25">
+        <v>-2786802.95</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="28">
+        <v>66</v>
+      </c>
+      <c r="B95" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="C95" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="26">
+        <v>0.3542370804496387</v>
+      </c>
+      <c r="F95" s="26">
+        <v>0.58152586640205128</v>
+      </c>
+      <c r="G95" s="25">
+        <v>-9595916.3100000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="77">
+        <v>67</v>
+      </c>
+      <c r="B96" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="C96" s="77" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E96" s="26">
+        <v>0.39404124758597892</v>
+      </c>
+      <c r="F96" s="26">
+        <v>0.6485999882776351</v>
+      </c>
+      <c r="G96" s="25">
+        <v>-234076457.13999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="77"/>
+      <c r="B97" s="77"/>
+      <c r="C97" s="77"/>
+      <c r="D97" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="26">
+        <v>0.36742550081073938</v>
+      </c>
+      <c r="F97" s="26">
+        <v>0.60409146940186476</v>
+      </c>
+      <c r="G97" s="25">
+        <v>-547475009.48000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A98" s="77">
+        <v>68</v>
+      </c>
+      <c r="B98" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="C98" s="77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E98" s="26">
+        <v>0.40539439657813914</v>
+      </c>
+      <c r="F98" s="26">
+        <v>0.64694299493290774</v>
+      </c>
+      <c r="G98" s="25">
+        <v>-384864615.57999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="77"/>
+      <c r="B99" s="77"/>
+      <c r="C99" s="77"/>
+      <c r="D99" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" s="26">
+        <v>0.38328076220163987</v>
+      </c>
+      <c r="F99" s="26">
+        <v>0.60942030231563604</v>
+      </c>
+      <c r="G99" s="25">
+        <v>-352740077.92000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A100" s="28">
+        <v>69</v>
+      </c>
+      <c r="B100" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C100" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" s="26">
+        <v>6.0449130433758158E-2</v>
+      </c>
+      <c r="F100" s="26">
+        <v>0.12253298047609984</v>
+      </c>
+      <c r="G100" s="25">
+        <v>-955921343.42999995</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="28">
+        <v>70</v>
+      </c>
+      <c r="B101" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="C101" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E101" s="26">
+        <v>0.20708934738664481</v>
+      </c>
+      <c r="F101" s="26">
+        <v>0.33625893024487064</v>
+      </c>
+      <c r="G101" s="25">
+        <v>-3647151107.77</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A102" s="28">
+        <v>71</v>
+      </c>
+      <c r="B102" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E102" s="26">
+        <v>0.16186493359144466</v>
+      </c>
+      <c r="F102" s="26">
+        <v>0.29361261849630949</v>
+      </c>
+      <c r="G102" s="25">
+        <v>-345932865.57999998</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A103" s="28">
+        <v>72</v>
+      </c>
+      <c r="B103" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="C103" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E103" s="26">
+        <v>0.205169735692463</v>
+      </c>
+      <c r="F103" s="26">
+        <v>0.33314132524102508</v>
+      </c>
+      <c r="G103" s="25">
+        <v>-339173656.74000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="28">
+        <v>73</v>
+      </c>
+      <c r="B104" s="27" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" s="27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E104" s="26">
+        <v>0.20655058663425041</v>
+      </c>
+      <c r="F104" s="26">
+        <v>0.33538346175801381</v>
+      </c>
+      <c r="G104" s="25">
+        <v>-372683926.29000002</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="28">
+        <v>74</v>
+      </c>
+      <c r="B105" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="C105" s="27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="26">
+        <v>0.21487579290367526</v>
+      </c>
+      <c r="F105" s="26">
+        <v>0.34890139233840378</v>
+      </c>
+      <c r="G105" s="25">
+        <v>-1097589607.3800001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="28">
+        <v>75</v>
+      </c>
+      <c r="B106" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="C106" s="27" t="s">
+        <v>243</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E106" s="26">
+        <v>0.45097912680575175</v>
+      </c>
+      <c r="F106" s="26">
+        <v>0.73680747341152641</v>
+      </c>
+      <c r="G106" s="25">
+        <v>-251167716.68000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="28">
+        <v>76</v>
+      </c>
+      <c r="B107" s="27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C107" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E107" s="26">
+        <v>0.21323949145817028</v>
+      </c>
+      <c r="F107" s="26">
+        <v>0.34624447201300196</v>
+      </c>
+      <c r="G107" s="25">
+        <v>-1178385113.79</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="28">
+        <v>77</v>
+      </c>
+      <c r="B108" s="27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C108" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="26">
+        <v>0.21317851501878576</v>
+      </c>
+      <c r="F108" s="26">
+        <v>0.34614546250893652</v>
+      </c>
+      <c r="G108" s="25">
+        <v>-77898873.409999996</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="28">
+        <v>78</v>
+      </c>
+      <c r="B109" s="27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C109" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="26">
+        <v>0.20739102865351441</v>
+      </c>
+      <c r="F109" s="26">
+        <v>0.33674811710410096</v>
+      </c>
+      <c r="G109" s="25">
+        <v>-544916103.91999996</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="28">
+        <v>79</v>
+      </c>
+      <c r="B110" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C110" s="27" t="s">
+        <v>106</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E110" s="26">
+        <v>0.3285101036771011</v>
+      </c>
+      <c r="F110" s="26">
+        <v>0.53826288474023987</v>
+      </c>
+      <c r="G110" s="25">
+        <v>-269937685.63</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A111" s="28">
+        <v>80</v>
+      </c>
+      <c r="B111" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C111" s="27" t="s">
+        <v>104</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E111" s="26">
+        <v>0.22667557917458653</v>
+      </c>
+      <c r="F111" s="26">
+        <v>0.36806677842923841</v>
+      </c>
+      <c r="G111" s="25">
+        <v>-896360226.94000006</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A112" s="28">
+        <v>81</v>
+      </c>
+      <c r="B112" s="27" t="s">
+        <v>101</v>
+      </c>
+      <c r="C112" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E112" s="26">
+        <v>0.20788903791231966</v>
+      </c>
+      <c r="F112" s="26">
+        <v>0.33755675225337772</v>
+      </c>
+      <c r="G112" s="25">
+        <v>-513064274.57999998</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A113" s="28">
+        <v>82</v>
+      </c>
+      <c r="B113" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C113" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="D113" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E113" s="26">
+        <v>0.21041284707527788</v>
+      </c>
+      <c r="F113" s="26">
+        <v>0.34165475002228329</v>
+      </c>
+      <c r="G113" s="25">
+        <v>-576420539.12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A114" s="28">
+        <v>83</v>
+      </c>
+      <c r="B114" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C114" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E114" s="26">
+        <v>0.298577596380809</v>
+      </c>
+      <c r="F114" s="26">
+        <v>0.48604342648755994</v>
+      </c>
+      <c r="G114" s="25">
+        <v>-862750539.22000003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A115" s="28">
+        <v>84</v>
+      </c>
+      <c r="B115" s="27" t="s">
+        <v>211</v>
+      </c>
+      <c r="C115" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="D115" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E115" s="26">
+        <v>0.23724534394803592</v>
+      </c>
+      <c r="F115" s="26">
+        <v>0.38554880220450666</v>
+      </c>
+      <c r="G115" s="25">
+        <v>-3189184451.7199998</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A116" s="28">
+        <v>85</v>
+      </c>
+      <c r="B116" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C116" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E116" s="26">
+        <v>0.22812456111593185</v>
+      </c>
+      <c r="F116" s="26">
+        <v>0.37101337263820111</v>
+      </c>
+      <c r="G116" s="25">
+        <v>-692182273.41999996</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A117" s="77">
+        <v>86</v>
+      </c>
+      <c r="B117" s="77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E117" s="26">
+        <v>7.9076768650592746E-4</v>
+      </c>
+      <c r="F117" s="26">
+        <v>1.3223841301811515E-3</v>
+      </c>
+      <c r="G117" s="25">
+        <v>-150252462.68000001</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A118" s="77"/>
+      <c r="B118" s="77"/>
+      <c r="C118" s="77"/>
+      <c r="D118" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E118" s="26">
+        <v>7.0946537478405714E-4</v>
+      </c>
+      <c r="F118" s="26">
+        <v>1.1864416011702155E-3</v>
+      </c>
+      <c r="G118" s="25">
+        <v>-21503563.350000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A119" s="28">
+        <v>87</v>
+      </c>
+      <c r="B119" s="27" t="s">
+        <v>302</v>
+      </c>
+      <c r="C119" s="27" t="s">
+        <v>301</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E119" s="26">
+        <v>0.387737861460275</v>
+      </c>
+      <c r="F119" s="26">
+        <v>0.63142503522332005</v>
+      </c>
+      <c r="G119" s="25">
+        <v>-16981945.620000001</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A120" s="77">
+        <v>88</v>
+      </c>
+      <c r="B120" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E120" s="26">
+        <v>0.33010864303095999</v>
+      </c>
+      <c r="F120" s="26">
+        <v>0.56076494683045197</v>
+      </c>
+      <c r="G120" s="25">
+        <v>-92849943.920000002</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A121" s="77"/>
+      <c r="B121" s="77"/>
+      <c r="C121" s="77"/>
+      <c r="D121" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E121" s="26">
+        <v>0.32970506176739395</v>
+      </c>
+      <c r="F121" s="26">
+        <v>0.56006976384019547</v>
+      </c>
+      <c r="G121" s="25">
+        <v>-69172689.420000002</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A122" s="28">
+        <v>89</v>
+      </c>
+      <c r="B122" s="27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C122" s="27" t="s">
+        <v>94</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E122" s="26">
+        <v>0.29817390541841837</v>
+      </c>
+      <c r="F122" s="26">
+        <v>0.49523738088901775</v>
+      </c>
+      <c r="G122" s="25">
+        <v>-5935920114.5699997</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A123" s="28">
+        <v>90</v>
+      </c>
+      <c r="B123" s="27" t="s">
+        <v>300</v>
+      </c>
+      <c r="C123" s="27" t="s">
+        <v>299</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E123" s="26">
+        <v>0.28225102160453908</v>
+      </c>
+      <c r="F123" s="26">
+        <v>0.4327417566496613</v>
+      </c>
+      <c r="G123" s="25">
+        <v>-22788771.469999999</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A124" s="28">
+        <v>91</v>
+      </c>
+      <c r="B124" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C124" s="27" t="s">
+        <v>93</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E124" s="26">
+        <v>1.293675017626362E-2</v>
+      </c>
+      <c r="F124" s="26">
+        <v>2.1704514346391826E-2</v>
+      </c>
+      <c r="G124" s="25">
+        <v>-214758272.84999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A7:H124" xr:uid="{049C61B4-2EC4-4729-A781-12713E68F49E}"/>
+  <mergeCells count="80">
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="C52:C53"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:B73"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="C2:G2"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="A120:A121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:B81"/>
+    <mergeCell ref="C80:C81"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="A98:A99"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="A85:A86"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C82:C83"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="C78:C79"/>
+  </mergeCells>
+  <conditionalFormatting sqref="G8:G124">
+    <cfRule type="cellIs" dxfId="5" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B689E7AF-9871-4868-8F20-193E44A07E83}">
+  <dimension ref="B2:H93"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A91" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:A1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="3" width="11.5" style="8"/>
+    <col min="4" max="4" width="14" style="8" customWidth="1"/>
+    <col min="5" max="5" width="41.33203125" style="42" customWidth="1"/>
+    <col min="6" max="6" width="16.1640625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="15" style="8" customWidth="1"/>
+    <col min="8" max="8" width="15.83203125" style="42" customWidth="1"/>
+    <col min="9" max="16384" width="11.5" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:8" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="2:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="24"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" s="23"/>
+    </row>
+    <row r="4" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B4" s="24"/>
+      <c r="C4" t="s">
+        <v>310</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" s="23"/>
+    </row>
+    <row r="5" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B5" s="24"/>
+      <c r="C5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" s="23"/>
+    </row>
+    <row r="6" spans="2:8" ht="33.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="24"/>
+      <c r="C6" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="D6" s="76" t="s">
+        <v>309</v>
+      </c>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+    </row>
+    <row r="7" spans="2:8" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>193</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="69" t="s">
+        <v>194</v>
+      </c>
+      <c r="G7" s="69" t="s">
+        <v>195</v>
+      </c>
+      <c r="H7" s="69" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B8" s="30">
+        <v>1</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="D8" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E8" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="32">
+        <v>0.12844740172675637</v>
+      </c>
+      <c r="G8" s="32">
+        <v>0.19542861365613801</v>
+      </c>
+      <c r="H8" s="33">
+        <v>-13232459.289999999</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B9" s="30">
+        <v>2</v>
+      </c>
+      <c r="C9" s="31" t="s">
+        <v>179</v>
+      </c>
+      <c r="D9" s="31" t="s">
+        <v>180</v>
+      </c>
+      <c r="E9" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F9" s="32">
+        <v>7.2565375514485988E-4</v>
+      </c>
+      <c r="G9" s="32">
+        <v>1.102542592941488E-3</v>
+      </c>
+      <c r="H9" s="33">
+        <v>-75722431.659999996</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B10" s="30">
+        <v>3</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" s="31" t="s">
+        <v>87</v>
+      </c>
+      <c r="E10" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="32">
+        <v>2.149615058132338E-3</v>
+      </c>
+      <c r="G10" s="32">
+        <v>3.2657218353403499E-3</v>
+      </c>
+      <c r="H10" s="33">
+        <v>-2595388.31</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B11" s="30">
+        <v>4</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F11" s="32">
+        <v>0.18369031533905272</v>
+      </c>
+      <c r="G11" s="32">
+        <v>0.2806489710903729</v>
+      </c>
+      <c r="H11" s="33">
+        <v>-859404.52</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B12" s="30">
+        <v>5</v>
+      </c>
+      <c r="C12" s="31" t="s">
+        <v>82</v>
+      </c>
+      <c r="D12" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F12" s="32">
+        <v>0.19319502025038301</v>
+      </c>
+      <c r="G12" s="32">
+        <v>0.30100940307341417</v>
+      </c>
+      <c r="H12" s="33">
+        <v>-5134077.54</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B13" s="30">
+        <v>6</v>
+      </c>
+      <c r="C13" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="E13" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="32">
+        <v>0.47850123901153141</v>
+      </c>
+      <c r="G13" s="32">
+        <v>0.72697861312127821</v>
+      </c>
+      <c r="H13" s="33">
+        <v>-660221791.63999999</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B14" s="79">
+        <v>7</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F14" s="32">
+        <v>2.7745294529255775E-2</v>
+      </c>
+      <c r="G14" s="32">
+        <v>4.2176130777924023E-2</v>
+      </c>
+      <c r="H14" s="33">
+        <v>-282995048.18000001</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B15" s="79"/>
+      <c r="C15" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="32">
+        <v>2.5527659822185751E-2</v>
+      </c>
+      <c r="G15" s="32">
+        <v>3.8802881646420539E-2</v>
+      </c>
+      <c r="H15" s="33">
+        <v>-38598347.079999998</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B16" s="79">
+        <v>8</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0.19144669477113074</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0.2908139905236079</v>
+      </c>
+      <c r="H16" s="33">
+        <v>-62891531.490000002</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B17" s="79"/>
+      <c r="C17" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0.18413719110867699</v>
+      </c>
+      <c r="G17" s="32">
+        <v>0.27971467122762511</v>
+      </c>
+      <c r="H17" s="33">
+        <v>-20115397.48</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B18" s="30">
+        <v>9</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>176</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F18" s="32">
+        <v>1.1334329040391517E-2</v>
+      </c>
+      <c r="G18" s="32">
+        <v>1.7202595321408706E-2</v>
+      </c>
+      <c r="H18" s="33">
+        <v>-19269197.440000001</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B19" s="30">
+        <v>10</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="E19" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="33">
+        <v>-128206134.81999999</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B20" s="30">
+        <v>11</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>266</v>
+      </c>
+      <c r="E20" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0.46079222563041278</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0.71342373388063018</v>
+      </c>
+      <c r="H20" s="33">
+        <v>-1275412139.77</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B21" s="30">
+        <v>12</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" s="32">
+        <v>0.36840408955479781</v>
+      </c>
+      <c r="G21" s="32">
+        <v>0.57822865465959083</v>
+      </c>
+      <c r="H21" s="33">
+        <v>-470253513.27999997</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B22" s="30">
+        <v>13</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>172</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="E22" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="32">
+        <v>0.38490588414019389</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0.57658258364002135</v>
+      </c>
+      <c r="H22" s="33">
+        <v>-8643124705.7900009</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B23" s="30">
+        <v>14</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="32">
+        <v>0.18546065695192746</v>
+      </c>
+      <c r="G23" s="32">
+        <v>0.28182480909268454</v>
+      </c>
+      <c r="H23" s="33">
+        <v>-6257114.9199999999</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B24" s="30">
+        <v>15</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="32">
+        <v>0.41412133141607349</v>
+      </c>
+      <c r="G24" s="32">
+        <v>0.62124038388763292</v>
+      </c>
+      <c r="H24" s="33">
+        <v>-513031993.83999997</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B25" s="30">
+        <v>16</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>171</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="32">
+        <v>2.4732040626356418E-2</v>
+      </c>
+      <c r="G25" s="32">
+        <v>3.7574595589043698E-2</v>
+      </c>
+      <c r="H25" s="33">
+        <v>-364781418.76999998</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B26" s="79">
+        <v>17</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="33">
+        <v>-15312433.52</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B27" s="79"/>
+      <c r="C27" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="32">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>0</v>
+      </c>
+      <c r="H27" s="33">
+        <v>-7050489.9699999997</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B28" s="79">
+        <v>18</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="32">
+        <v>0</v>
+      </c>
+      <c r="G28" s="32">
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <v>-33588945.850000001</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B29" s="79"/>
+      <c r="C29" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F29" s="32">
+        <v>0</v>
+      </c>
+      <c r="G29" s="32">
+        <v>0</v>
+      </c>
+      <c r="H29" s="33">
+        <v>-9541863.9299999997</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B30" s="79">
+        <v>19</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="32">
+        <v>0.13603090684803668</v>
+      </c>
+      <c r="G30" s="32">
+        <v>0.20616322334189793</v>
+      </c>
+      <c r="H30" s="33">
+        <v>-813733.21</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B31" s="79"/>
+      <c r="C31" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F31" s="32">
+        <v>0.13472141763437551</v>
+      </c>
+      <c r="G31" s="32">
+        <v>0.2041837589711829</v>
+      </c>
+      <c r="H31" s="33">
+        <v>-164509.51999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B32" s="30">
+        <v>20</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>169</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="E32" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" s="32">
+        <v>0.37742158235321449</v>
+      </c>
+      <c r="G32" s="32">
+        <v>0.57818588598259224</v>
+      </c>
+      <c r="H32" s="33">
+        <v>-241146614.31999999</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B33" s="34">
+        <v>21</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>168</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" s="36">
+        <v>0.14664120175914058</v>
+      </c>
+      <c r="G33" s="37">
+        <v>0.2404861919667276</v>
+      </c>
+      <c r="H33" s="38">
+        <v>-809555192.64999998</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B34" s="30">
+        <v>22</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F34" s="32">
+        <v>2.6223200603679293E-2</v>
+      </c>
+      <c r="G34" s="32">
+        <v>3.9962594783555731E-2</v>
+      </c>
+      <c r="H34" s="33">
+        <v>-22181167.5</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B35" s="30">
+        <v>23</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F35" s="32">
+        <v>4.7928377479067197E-2</v>
+      </c>
+      <c r="G35" s="32">
+        <v>7.299097837688473E-2</v>
+      </c>
+      <c r="H35" s="33">
+        <v>-574212.64</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B36" s="30">
+        <v>24</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F36" s="32">
+        <v>0</v>
+      </c>
+      <c r="G36" s="32">
+        <v>0</v>
+      </c>
+      <c r="H36" s="33">
+        <v>-2850454.92</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B37" s="30">
+        <v>25</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F37" s="32">
+        <v>0.11556556382702581</v>
+      </c>
+      <c r="G37" s="32">
+        <v>0.17364376715701088</v>
+      </c>
+      <c r="H37" s="33">
+        <v>-8153446182.3400002</v>
+      </c>
+    </row>
+    <row r="38" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B38" s="30">
+        <v>26</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F38" s="32">
+        <v>0.38279111168535296</v>
+      </c>
+      <c r="G38" s="32">
+        <v>0.6297207867353527</v>
+      </c>
+      <c r="H38" s="33">
+        <v>-195254275.66</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B39" s="30">
+        <v>27</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="32">
+        <v>5.019005462334062E-2</v>
+      </c>
+      <c r="G39" s="32">
+        <v>7.6158668488387732E-2</v>
+      </c>
+      <c r="H39" s="33">
+        <v>-135034174.86000001</v>
+      </c>
+    </row>
+    <row r="40" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B40" s="30">
+        <v>28</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="E40" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F40" s="32">
+        <v>0.23074267307632809</v>
+      </c>
+      <c r="G40" s="32">
+        <v>0.35079571962294614</v>
+      </c>
+      <c r="H40" s="33">
+        <v>-532016376.30000001</v>
+      </c>
+    </row>
+    <row r="41" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B41" s="30">
+        <v>29</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>154</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F41" s="32">
+        <v>0.23075871804186551</v>
+      </c>
+      <c r="G41" s="32">
+        <v>0.35081992335017542</v>
+      </c>
+      <c r="H41" s="33">
+        <v>-303713160.06999999</v>
+      </c>
+    </row>
+    <row r="42" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B42" s="34">
+        <v>30</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F42" s="39">
+        <v>0.15220209002058108</v>
+      </c>
+      <c r="G42" s="40">
+        <v>0.24028089396237817</v>
+      </c>
+      <c r="H42" s="41">
+        <v>-166579603.52000001</v>
+      </c>
+    </row>
+    <row r="43" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B43" s="30">
+        <v>31</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="E43" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F43" s="32">
+        <v>0.24373789960228973</v>
+      </c>
+      <c r="G43" s="32">
+        <v>0.37055202921879982</v>
+      </c>
+      <c r="H43" s="33">
+        <v>-1122338294.03</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B44" s="30">
+        <v>32</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F44" s="32">
+        <v>0.24373789960452458</v>
+      </c>
+      <c r="G44" s="32">
+        <v>0.37055202922269637</v>
+      </c>
+      <c r="H44" s="33">
+        <v>-7557098985.25</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B45" s="30">
+        <v>33</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>142</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F45" s="32">
+        <v>0.24373789960228973</v>
+      </c>
+      <c r="G45" s="32">
+        <v>0.37055202921879982</v>
+      </c>
+      <c r="H45" s="33">
+        <v>-1082441052.9200001</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B46" s="30">
+        <v>34</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F46" s="32">
+        <v>0.23069327346884902</v>
+      </c>
+      <c r="G46" s="32">
+        <v>0.35072233814340792</v>
+      </c>
+      <c r="H46" s="33">
+        <v>-757402747.86000001</v>
+      </c>
+    </row>
+    <row r="47" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B47" s="79">
+        <v>35</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F47" s="32">
+        <v>0.1294257290877206</v>
+      </c>
+      <c r="G47" s="32">
+        <v>0.1967052156251024</v>
+      </c>
+      <c r="H47" s="33">
+        <v>-199352791.91</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B48" s="79"/>
+      <c r="C48" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F48" s="32">
+        <v>0.13381247604547764</v>
+      </c>
+      <c r="G48" s="32">
+        <v>0.20336458112103653</v>
+      </c>
+      <c r="H48" s="33">
+        <v>-67550225.950000003</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B49" s="30">
+        <v>36</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>216</v>
+      </c>
+      <c r="E49" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F49" s="32">
+        <v>0.38656189682342457</v>
+      </c>
+      <c r="G49" s="32">
+        <v>0.58779429501565528</v>
+      </c>
+      <c r="H49" s="33">
+        <v>-244510751.44</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B50" s="79">
+        <v>37</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E50" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F50" s="32">
+        <v>0.10351820360873278</v>
+      </c>
+      <c r="G50" s="32">
+        <v>0.15811409654164549</v>
+      </c>
+      <c r="H50" s="33">
+        <v>-1134604090.5999999</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B51" s="79"/>
+      <c r="C51" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E51" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F51" s="32">
+        <v>0.1255024712047727</v>
+      </c>
+      <c r="G51" s="32">
+        <v>0.19161424339602476</v>
+      </c>
+      <c r="H51" s="33">
+        <v>-295344882.25999999</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B52" s="30">
+        <v>38</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F52" s="32">
+        <v>2.0041585889406868E-2</v>
+      </c>
+      <c r="G52" s="32">
+        <v>3.0448390388488341E-2</v>
+      </c>
+      <c r="H52" s="33">
+        <v>-60822593.789999999</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B53" s="79">
+        <v>39</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E53" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F53" s="32">
+        <v>8.2527314412086383E-2</v>
+      </c>
+      <c r="G53" s="32">
+        <v>0.12599876638239466</v>
+      </c>
+      <c r="H53" s="33">
+        <v>-254518630.68000001</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B54" s="79"/>
+      <c r="C54" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E54" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="32">
+        <v>8.3177100115830988E-2</v>
+      </c>
+      <c r="G54" s="32">
+        <v>0.12693253639279703</v>
+      </c>
+      <c r="H54" s="33">
+        <v>-106629174.73</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B55" s="79">
+        <v>40</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E55" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F55" s="32">
+        <v>9.1564675178027646E-2</v>
+      </c>
+      <c r="G55" s="32">
+        <v>0.13890124171125148</v>
+      </c>
+      <c r="H55" s="33">
+        <v>-6821026.6600000001</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B56" s="79"/>
+      <c r="C56" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E56" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F56" s="32">
+        <v>9.2366872890755861E-2</v>
+      </c>
+      <c r="G56" s="32">
+        <v>0.14013940634569491</v>
+      </c>
+      <c r="H56" s="33">
+        <v>-33286641.469999999</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B57" s="79">
+        <v>41</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>234</v>
+      </c>
+      <c r="E57" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F57" s="32">
+        <v>0.48182596815155199</v>
+      </c>
+      <c r="G57" s="32">
+        <v>0.71747266621730144</v>
+      </c>
+      <c r="H57" s="33">
+        <v>-652315411.32000005</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B58" s="79"/>
+      <c r="C58" s="31" t="s">
+        <v>233</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>234</v>
+      </c>
+      <c r="E58" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F58" s="32">
+        <v>0.47849062253594304</v>
+      </c>
+      <c r="G58" s="32">
+        <v>0.71250258172864778</v>
+      </c>
+      <c r="H58" s="33">
+        <v>-400862056.98000002</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B59" s="30">
+        <v>42</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="E59" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F59" s="32">
+        <v>0.34538845716257449</v>
+      </c>
+      <c r="G59" s="32">
+        <v>0.50667534170379314</v>
+      </c>
+      <c r="H59" s="33">
+        <v>-77835605584.990005</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B60" s="79">
+        <v>43</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F60" s="32">
+        <v>0.1168501728293462</v>
+      </c>
+      <c r="G60" s="32">
+        <v>0.16516258656442184</v>
+      </c>
+      <c r="H60" s="33">
+        <v>-39065216469.440002</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B61" s="79"/>
+      <c r="C61" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E61" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F61" s="32">
+        <v>0.14884836764827078</v>
+      </c>
+      <c r="G61" s="32">
+        <v>0.21038820444079173</v>
+      </c>
+      <c r="H61" s="33">
+        <v>-17632064933.360001</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B62" s="30">
+        <v>44</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="E62" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F62" s="32">
+        <v>0.42972669990274537</v>
+      </c>
+      <c r="G62" s="32">
+        <v>0.65796525068358491</v>
+      </c>
+      <c r="H62" s="33">
+        <v>-164476669.81</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B63" s="30">
+        <v>45</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F63" s="32">
+        <v>0.14230276264477687</v>
+      </c>
+      <c r="G63" s="32">
+        <v>0.20617595269647701</v>
+      </c>
+      <c r="H63" s="33">
+        <v>-641950817.04999995</v>
+      </c>
+    </row>
+    <row r="64" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B64" s="30">
+        <v>46</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="E64" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F64" s="32">
+        <v>0.28935416786486423</v>
+      </c>
+      <c r="G64" s="32">
+        <v>0.42385477646308345</v>
+      </c>
+      <c r="H64" s="33">
+        <v>-6941728484.6999998</v>
+      </c>
+    </row>
+    <row r="65" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B65" s="30">
+        <v>47</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F65" s="32">
+        <v>0</v>
+      </c>
+      <c r="G65" s="32">
+        <v>0</v>
+      </c>
+      <c r="H65" s="33">
+        <v>-2771254.03</v>
+      </c>
+    </row>
+    <row r="66" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B66" s="30">
+        <v>48</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>223</v>
+      </c>
+      <c r="E66" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F66" s="32">
+        <v>0.44695873812682274</v>
+      </c>
+      <c r="G66" s="32">
+        <v>0.68006425634351919</v>
+      </c>
+      <c r="H66" s="33">
+        <v>-11788915965.860001</v>
+      </c>
+    </row>
+    <row r="67" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B67" s="30">
+        <v>49</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E67" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F67" s="32">
+        <v>8.5995231872787098E-2</v>
+      </c>
+      <c r="G67" s="32">
+        <v>0.13096379077702028</v>
+      </c>
+      <c r="H67" s="33">
+        <v>-169180334.19</v>
+      </c>
+    </row>
+    <row r="68" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B68" s="30">
+        <v>50</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D68" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F68" s="32">
+        <v>0</v>
+      </c>
+      <c r="G68" s="32">
+        <v>0</v>
+      </c>
+      <c r="H68" s="33">
+        <v>-2786802.95</v>
+      </c>
+    </row>
+    <row r="69" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B69" s="30">
+        <v>51</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E69" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" s="32">
+        <v>0.39285107366670696</v>
+      </c>
+      <c r="G69" s="32">
+        <v>0.60313834417227929</v>
+      </c>
+      <c r="H69" s="33">
+        <v>-470384366.05000001</v>
+      </c>
+    </row>
+    <row r="70" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B70" s="79">
+        <v>52</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F70" s="32">
+        <v>0.4303897524912525</v>
+      </c>
+      <c r="G70" s="32">
+        <v>0.64470136017104296</v>
+      </c>
+      <c r="H70" s="33">
+        <v>-1132461295.24</v>
+      </c>
+    </row>
+    <row r="71" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B71" s="79"/>
+      <c r="C71" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F71" s="32">
+        <v>0.40709319382195208</v>
+      </c>
+      <c r="G71" s="32">
+        <v>0.60806450979174331</v>
+      </c>
+      <c r="H71" s="33">
+        <v>-287099581.20999998</v>
+      </c>
+    </row>
+    <row r="72" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B72" s="30">
+        <v>53</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="E72" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" s="32">
+        <v>6.5877064226149834E-2</v>
+      </c>
+      <c r="G72" s="32">
+        <v>0.12008157135094387</v>
+      </c>
+      <c r="H72" s="33">
+        <v>-945264646.70000005</v>
+      </c>
+    </row>
+    <row r="73" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B73" s="30">
+        <v>54</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="E73" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F73" s="32">
+        <v>0.2241891784667899</v>
+      </c>
+      <c r="G73" s="32">
+        <v>0.34083247399867223</v>
+      </c>
+      <c r="H73" s="33">
+        <v>-4973466793.96</v>
+      </c>
+    </row>
+    <row r="74" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B74" s="30">
+        <v>55</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F74" s="32">
+        <v>0.16394421050207214</v>
+      </c>
+      <c r="G74" s="32">
+        <v>0.27313207576790483</v>
+      </c>
+      <c r="H74" s="33">
+        <v>-343806232.82999998</v>
+      </c>
+    </row>
+    <row r="75" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B75" s="30">
+        <v>56</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>117</v>
+      </c>
+      <c r="D75" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="E75" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F75" s="32">
+        <v>0.22130816287766145</v>
+      </c>
+      <c r="G75" s="32">
+        <v>0.3364523486848065</v>
+      </c>
+      <c r="H75" s="33">
+        <v>-321222954.61000001</v>
+      </c>
+    </row>
+    <row r="76" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B76" s="30">
+        <v>57</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="D76" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="E76" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F76" s="32">
+        <v>0.22299896767457622</v>
+      </c>
+      <c r="G76" s="32">
+        <v>0.33902286070699733</v>
+      </c>
+      <c r="H76" s="33">
+        <v>-349575914.24000001</v>
+      </c>
+    </row>
+    <row r="77" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B77" s="30">
+        <v>58</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="D77" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E77" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F77" s="32">
+        <v>0.23240555445288627</v>
+      </c>
+      <c r="G77" s="32">
+        <v>0.35332359036724398</v>
+      </c>
+      <c r="H77" s="33">
+        <v>-1049998910.3099999</v>
+      </c>
+    </row>
+    <row r="78" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B78" s="30">
+        <v>59</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>242</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>243</v>
+      </c>
+      <c r="E78" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F78" s="32">
+        <v>0.46929882629117059</v>
+      </c>
+      <c r="G78" s="32">
+        <v>0.71715321924877962</v>
+      </c>
+      <c r="H78" s="33">
+        <v>-233227653.22</v>
+      </c>
+    </row>
+    <row r="79" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B79" s="30">
+        <v>60</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E79" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F79" s="32">
+        <v>0.23063172956283337</v>
+      </c>
+      <c r="G79" s="32">
+        <v>0.35062686399049731</v>
+      </c>
+      <c r="H79" s="33">
+        <v>-1129838876.72</v>
+      </c>
+    </row>
+    <row r="80" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B80" s="30">
+        <v>61</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D80" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E80" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F80" s="32">
+        <v>0.23045774822610865</v>
+      </c>
+      <c r="G80" s="32">
+        <v>0.35036236218091815</v>
+      </c>
+      <c r="H80" s="33">
+        <v>-41005577.079999998</v>
+      </c>
+    </row>
+    <row r="81" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B81" s="30">
+        <v>62</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E81" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F81" s="32">
+        <v>0.22387351670926034</v>
+      </c>
+      <c r="G81" s="32">
+        <v>0.34035242795705745</v>
+      </c>
+      <c r="H81" s="33">
+        <v>-522998083.29000002</v>
+      </c>
+    </row>
+    <row r="82" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B82" s="30">
+        <v>63</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E82" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F82" s="32">
+        <v>0.34186406086966636</v>
+      </c>
+      <c r="G82" s="32">
+        <v>0.52366763707578234</v>
+      </c>
+      <c r="H82" s="33">
+        <v>-208854131.34</v>
+      </c>
+    </row>
+    <row r="83" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B83" s="30">
+        <v>64</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D83" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="E83" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F83" s="32">
+        <v>0.24362151001344989</v>
+      </c>
+      <c r="G83" s="32">
+        <v>0.37037538880417498</v>
+      </c>
+      <c r="H83" s="33">
+        <v>-810048287.70000005</v>
+      </c>
+    </row>
+    <row r="84" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B84" s="30">
+        <v>65</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="E84" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F84" s="32">
+        <v>0.22452887309567018</v>
+      </c>
+      <c r="G84" s="32">
+        <v>0.34134875899199196</v>
+      </c>
+      <c r="H84" s="33">
+        <v>-487025054.32999998</v>
+      </c>
+    </row>
+    <row r="85" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B85" s="30">
+        <v>66</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="E85" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F85" s="32">
+        <v>0.22751895819890952</v>
+      </c>
+      <c r="G85" s="32">
+        <v>0.3458945522051573</v>
+      </c>
+      <c r="H85" s="33">
+        <v>-533310160.35000002</v>
+      </c>
+    </row>
+    <row r="86" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B86" s="30">
+        <v>67</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D86" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F86" s="32">
+        <v>0.31444807883922771</v>
+      </c>
+      <c r="G86" s="32">
+        <v>0.47802272646533972</v>
+      </c>
+      <c r="H86" s="33">
+        <v>-822151218.59000003</v>
+      </c>
+    </row>
+    <row r="87" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B87" s="30">
+        <v>68</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="D87" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="E87" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F87" s="32">
+        <v>0.24747184705928929</v>
+      </c>
+      <c r="G87" s="32">
+        <v>0.37634886597187089</v>
+      </c>
+      <c r="H87" s="33">
+        <v>-655110448.97000003</v>
+      </c>
+    </row>
+    <row r="88" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B88" s="79">
+        <v>69</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F88" s="32">
+        <v>7.9076768650592746E-4</v>
+      </c>
+      <c r="G88" s="32">
+        <v>1.2012480687313932E-3</v>
+      </c>
+      <c r="H88" s="33">
+        <v>-150252462.68000001</v>
+      </c>
+    </row>
+    <row r="89" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B89" s="79"/>
+      <c r="C89" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F89" s="32">
+        <v>7.0946537478405714E-4</v>
+      </c>
+      <c r="G89" s="32">
+        <v>1.0777548218858183E-3</v>
+      </c>
+      <c r="H89" s="33">
+        <v>-21503563.350000001</v>
+      </c>
+    </row>
+    <row r="90" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B90" s="79">
+        <v>70</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F90" s="32">
+        <v>0.34936149909547726</v>
+      </c>
+      <c r="G90" s="32">
+        <v>0.55141910308112074</v>
+      </c>
+      <c r="H90" s="33">
+        <v>-82174786.480000004</v>
+      </c>
+    </row>
+    <row r="91" spans="2:8" ht="32" x14ac:dyDescent="0.2">
+      <c r="B91" s="79"/>
+      <c r="C91" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="32">
+        <v>0.34857230057800476</v>
+      </c>
+      <c r="G91" s="32">
+        <v>0.55017729000179527</v>
+      </c>
+      <c r="H91" s="33">
+        <v>-61716724.439999998</v>
+      </c>
+    </row>
+    <row r="92" spans="2:8" ht="16" x14ac:dyDescent="0.2">
+      <c r="B92" s="30">
+        <v>71</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="D92" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="E92" s="31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F92" s="32">
+        <v>1.3630872709664657E-2</v>
+      </c>
+      <c r="G92" s="32">
+        <v>2.0758717451625389E-2</v>
+      </c>
+      <c r="H92" s="33">
+        <v>-207862805.03</v>
+      </c>
+    </row>
+    <row r="93" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B93" s="30">
+        <v>72</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="E93" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F93" s="36">
+        <v>0.24420096520713405</v>
+      </c>
+      <c r="G93" s="37">
+        <v>0.37125602273570496</v>
+      </c>
+      <c r="H93" s="38">
+        <v>-490446021.04000002</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="C7:H93" xr:uid="{00C139E0-FCD6-45A5-8BDC-0F4153C085F9}"/>
+  <mergeCells count="16">
+    <mergeCell ref="D2:H2"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="B70:B71"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="B30:B31"/>
+  </mergeCells>
+  <conditionalFormatting sqref="H8:H93">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21258643-70C1-4DD0-8368-93155883C8C2}">
+  <dimension ref="A1:I112"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A82" workbookViewId="0">
+      <selection sqref="A1:XFD4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="10.83203125" style="24"/>
+    <col min="2" max="2" width="22.83203125" customWidth="1"/>
+    <col min="3" max="3" width="42.6640625" customWidth="1"/>
+    <col min="4" max="4" width="28.33203125" customWidth="1"/>
+    <col min="6" max="6" width="24.5" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="9" max="9" width="22.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C1" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+    </row>
+    <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" t="s">
+        <v>315</v>
+      </c>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="C4" s="76" t="s">
+        <v>309</v>
+      </c>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+    </row>
+    <row r="5" spans="1:9" s="42" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>317</v>
+      </c>
+      <c r="C5" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="43" t="s">
+        <v>318</v>
+      </c>
+      <c r="F5" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="G5" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" s="70">
+        <v>1</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G6" s="45">
+        <v>0.14278921172383749</v>
+      </c>
+      <c r="H6" s="46">
+        <v>0.20620495824006341</v>
+      </c>
+      <c r="I6" s="47">
+        <v>-13126353.640000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="71"/>
+      <c r="B7" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G7" s="45">
+        <v>0.13068809241578555</v>
+      </c>
+      <c r="H7" s="46">
+        <v>0.18870780787633878</v>
+      </c>
+      <c r="I7" s="47">
+        <v>-5167377.71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="49">
+        <v>2</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G8" s="45">
+        <v>7.2565375514485988E-4</v>
+      </c>
+      <c r="H8" s="46">
+        <v>1.0465864129665136E-3</v>
+      </c>
+      <c r="I8" s="47">
+        <v>-75722431.659999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="49">
+        <v>3</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G9" s="45">
+        <v>2.149615058132338E-3</v>
+      </c>
+      <c r="H9" s="46">
+        <v>3.1000305200348547E-3</v>
+      </c>
+      <c r="I9" s="47">
+        <v>-2595388.31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" s="70">
+        <v>4</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="45">
+        <v>0.18382110059512519</v>
+      </c>
+      <c r="H10" s="46">
+        <v>0.26637496426837803</v>
+      </c>
+      <c r="I10" s="47">
+        <v>-858659.97</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="71"/>
+      <c r="B11" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="45">
+        <v>0.18382113221334573</v>
+      </c>
+      <c r="H11" s="46">
+        <v>0.26637507789050124</v>
+      </c>
+      <c r="I11" s="47">
+        <v>-656515.80000000005</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" s="70">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="45">
+        <v>0.19319502025038301</v>
+      </c>
+      <c r="H12" s="46">
+        <v>0.28465665185039618</v>
+      </c>
+      <c r="I12" s="47">
+        <v>-7134077.54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A13" s="71"/>
+      <c r="B13" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="45">
+        <v>0.19223301181280905</v>
+      </c>
+      <c r="H13" s="46">
+        <v>0.28320853171920579</v>
+      </c>
+      <c r="I13" s="47">
+        <v>-1714472.79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A14" s="49">
+        <v>6</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="G14" s="45">
+        <v>0.49492899846397426</v>
+      </c>
+      <c r="H14" s="46">
+        <v>0.7137814338883034</v>
+      </c>
+      <c r="I14" s="47">
+        <v>-594424281.85000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A15" s="70">
+        <v>7</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="45">
+        <v>3.2343955432348984E-2</v>
+      </c>
+      <c r="H15" s="46">
+        <v>4.6667962478743254E-2</v>
+      </c>
+      <c r="I15" s="47">
+        <v>-271881616.49000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A16" s="71"/>
+      <c r="B16" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" s="45">
+        <v>2.9748014113948361E-2</v>
+      </c>
+      <c r="H16" s="46">
+        <v>4.2920314502230467E-2</v>
+      </c>
+      <c r="I16" s="47">
+        <v>-35766515.469999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="70">
+        <v>8</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="45">
+        <v>0.19144669477113074</v>
+      </c>
+      <c r="H17" s="46">
+        <v>0.2760639119807618</v>
+      </c>
+      <c r="I17" s="47">
+        <v>-62891531.490000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="71"/>
+      <c r="B18" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="45">
+        <v>0.18413719110867699</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.26552697635962813</v>
+      </c>
+      <c r="I18" s="47">
+        <v>-20115397.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="49">
+        <v>9</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G19" s="45">
+        <v>0.30684697478618078</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.44223892857270025</v>
+      </c>
+      <c r="I19" s="47">
+        <v>-411659218.58999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="49">
+        <v>10</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G20" s="45">
+        <v>2.001426330359532E-2</v>
+      </c>
+      <c r="H20" s="46">
+        <v>2.8839445432253717E-2</v>
+      </c>
+      <c r="I20" s="47">
+        <v>-18865607.039999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="49">
+        <v>11</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G21" s="45">
+        <v>0</v>
+      </c>
+      <c r="H21" s="46">
+        <v>0</v>
+      </c>
+      <c r="I21" s="47">
+        <v>-128206134.81999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="49">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G22" s="45">
+        <v>0.49465442311009261</v>
+      </c>
+      <c r="H22" s="46">
+        <v>0.7161697371034953</v>
+      </c>
+      <c r="I22" s="47">
+        <v>-810977222.92999995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="70">
+        <v>13</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="45">
+        <v>0.37978753862342235</v>
+      </c>
+      <c r="H23" s="46">
+        <v>0.55603658824292479</v>
+      </c>
+      <c r="I23" s="47">
+        <v>-442021745.39999998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="71"/>
+      <c r="B24" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="45">
+        <v>0.28847279734722475</v>
+      </c>
+      <c r="H24" s="46">
+        <v>0.42233649072953039</v>
+      </c>
+      <c r="I24" s="47">
+        <v>-758625405.04999995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="49">
+        <v>14</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G25" s="45">
+        <v>0.41601758526779203</v>
+      </c>
+      <c r="H25" s="46">
+        <v>0.58645739354044979</v>
+      </c>
+      <c r="I25" s="47">
+        <v>-7508507808.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="49">
+        <v>15</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="G26" s="45">
+        <v>0.44750609975849487</v>
+      </c>
+      <c r="H26" s="46">
+        <v>0.63136733106684761</v>
+      </c>
+      <c r="I26" s="47">
+        <v>-107566850.40000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="49">
+        <v>16</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="45">
+        <v>2.4732040626356418E-2</v>
+      </c>
+      <c r="H27" s="46">
+        <v>3.5667996723764084E-2</v>
+      </c>
+      <c r="I27" s="47">
+        <v>-364781418.76999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="70">
+        <v>17</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="45">
+        <v>0</v>
+      </c>
+      <c r="H28" s="46">
+        <v>0</v>
+      </c>
+      <c r="I28" s="47">
+        <v>-15312433.52</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="71"/>
+      <c r="B29" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="45">
+        <v>0</v>
+      </c>
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="47">
+        <v>-7050489.9699999997</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="70">
+        <v>18</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G30" s="45">
+        <v>0</v>
+      </c>
+      <c r="H30" s="46">
+        <v>0</v>
+      </c>
+      <c r="I30" s="47">
+        <v>-33588945.850000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="71"/>
+      <c r="B31" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" s="45">
+        <v>0</v>
+      </c>
+      <c r="H31" s="46">
+        <v>0</v>
+      </c>
+      <c r="I31" s="47">
+        <v>-9541863.9299999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="70">
+        <v>19</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" s="45">
+        <v>0.14436609591098321</v>
+      </c>
+      <c r="H32" s="46">
+        <v>0.20776889960091866</v>
+      </c>
+      <c r="I32" s="47">
+        <v>-799996.41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="71"/>
+      <c r="B33" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G33" s="45">
+        <v>0.14297636875416148</v>
+      </c>
+      <c r="H33" s="46">
+        <v>0.20577321584866753</v>
+      </c>
+      <c r="I33" s="47">
+        <v>-161075.32</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="49">
+        <v>20</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G34" s="45">
+        <v>0.40076380864179728</v>
+      </c>
+      <c r="H34" s="46">
+        <v>0.57522823831431236</v>
+      </c>
+      <c r="I34" s="47">
+        <v>-219327669.31999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="49">
+        <v>21</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G35" s="45">
+        <v>0</v>
+      </c>
+      <c r="H35" s="46">
+        <v>0</v>
+      </c>
+      <c r="I35" s="47">
+        <v>-1233548.75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="49">
+        <v>22</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="45">
+        <v>0.43623003920675957</v>
+      </c>
+      <c r="H36" s="46">
+        <v>0.62369816526565081</v>
+      </c>
+      <c r="I36" s="47">
+        <v>-3154317174.98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="49">
+        <v>23</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G37" s="45">
+        <v>0.20143173363477959</v>
+      </c>
+      <c r="H37" s="46">
+        <v>0.30522119471785336</v>
+      </c>
+      <c r="I37" s="47">
+        <v>-759782925.42999995</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="49">
+        <v>24</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="45">
+        <v>3.6204094383798624E-2</v>
+      </c>
+      <c r="H38" s="46">
+        <v>5.2349414264000874E-2</v>
+      </c>
+      <c r="I38" s="47">
+        <v>-21604428.300000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="70">
+        <v>25</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="45">
+        <v>4.546638454821799E-2</v>
+      </c>
+      <c r="H39" s="46">
+        <v>6.570476815386167E-2</v>
+      </c>
+      <c r="I39" s="47">
+        <v>-1670085.85</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="71"/>
+      <c r="B40" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="45">
+        <v>5.0465095383074282E-2</v>
+      </c>
+      <c r="H40" s="46">
+        <v>7.2928481850921961E-2</v>
+      </c>
+      <c r="I40" s="47">
+        <v>-569836.68999999994</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="49">
+        <v>26</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="45">
+        <v>0</v>
+      </c>
+      <c r="H41" s="46">
+        <v>0</v>
+      </c>
+      <c r="I41" s="47">
+        <v>-2850454.92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="70">
+        <v>27</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" s="45">
+        <v>0.19419644886257389</v>
+      </c>
+      <c r="H42" s="46">
+        <v>0.27529433185878205</v>
+      </c>
+      <c r="I42" s="47">
+        <v>-8137111100.2600002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="71"/>
+      <c r="B43" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" s="45">
+        <v>0.11623943966505353</v>
+      </c>
+      <c r="H43" s="46">
+        <v>0.16606417370971555</v>
+      </c>
+      <c r="I43" s="47">
+        <v>-8255133967.46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="70">
+        <v>28</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="45">
+        <v>0.40361150289029013</v>
+      </c>
+      <c r="H44" s="46">
+        <v>0.61386690481674655</v>
+      </c>
+      <c r="I44" s="47">
+        <v>-162598945.53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="71"/>
+      <c r="B45" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G45" s="45">
+        <v>0.4071759556062397</v>
+      </c>
+      <c r="H45" s="46">
+        <v>0.61928820581278732</v>
+      </c>
+      <c r="I45" s="47">
+        <v>-58511566.82</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="49">
+        <v>29</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="G46" s="45">
+        <v>0.46121344463484976</v>
+      </c>
+      <c r="H46" s="46">
+        <v>0.66008594200481463</v>
+      </c>
+      <c r="I46" s="47">
+        <v>-450930481.38999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="70">
+        <v>30</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G47" s="45">
+        <v>0.48677985327034634</v>
+      </c>
+      <c r="H47" s="46">
+        <v>0.69911046260940823</v>
+      </c>
+      <c r="I47" s="47">
+        <v>-86319473.219999999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="71"/>
+      <c r="B48" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="45">
+        <v>5.0693051410152005E-2</v>
+      </c>
+      <c r="H48" s="46">
+        <v>7.3032060287935505E-2</v>
+      </c>
+      <c r="I48" s="47">
+        <v>-588060838.17999995</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" s="49">
+        <v>31</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G49" s="45">
+        <v>0.25360144417494324</v>
+      </c>
+      <c r="H49" s="46">
+        <v>0.361733644484726</v>
+      </c>
+      <c r="I49" s="47">
+        <v>-270954648.13999999</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A50" s="49">
+        <v>32</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G50" s="45">
+        <v>0.2535782660898121</v>
+      </c>
+      <c r="H50" s="46">
+        <v>0.36170204846850346</v>
+      </c>
+      <c r="I50" s="47">
+        <v>-485642572.69</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A51" s="49">
+        <v>33</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G51" s="45">
+        <v>0.25360144417494324</v>
+      </c>
+      <c r="H51" s="46">
+        <v>0.36173364448980916</v>
+      </c>
+      <c r="I51" s="47">
+        <v>-337355993.14999998</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A52" s="49">
+        <v>34</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G52" s="45">
+        <v>0.25360144417494324</v>
+      </c>
+      <c r="H52" s="46">
+        <v>0.36173364448980916</v>
+      </c>
+      <c r="I52" s="47">
+        <v>-576849324.36000001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" s="49">
+        <v>35</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" s="45">
+        <v>0.25360144417494324</v>
+      </c>
+      <c r="H53" s="46">
+        <v>0.36173364448980916</v>
+      </c>
+      <c r="I53" s="47">
+        <v>-257339356.46000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" s="49">
+        <v>36</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G54" s="45">
+        <v>0.25221087961169458</v>
+      </c>
+      <c r="H54" s="46">
+        <v>0.35996072014376973</v>
+      </c>
+      <c r="I54" s="47">
+        <v>-177643944.91</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A55" s="49">
+        <v>37</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G55" s="45">
+        <v>0.2540983456269123</v>
+      </c>
+      <c r="H55" s="46">
+        <v>0.36244288777783989</v>
+      </c>
+      <c r="I55" s="47">
+        <v>-590167284.01999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" s="49">
+        <v>38</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G56" s="45">
+        <v>0.26758713773358911</v>
+      </c>
+      <c r="H56" s="46">
+        <v>0.38168264710179028</v>
+      </c>
+      <c r="I56" s="47">
+        <v>-1031277006.9299999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A57" s="49">
+        <v>39</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G57" s="45">
+        <v>0.26757290043907506</v>
+      </c>
+      <c r="H57" s="46">
+        <v>0.38166234434508617</v>
+      </c>
+      <c r="I57" s="47">
+        <v>-594453965.67999995</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" s="49">
+        <v>40</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" s="45">
+        <v>0.37680916661428981</v>
+      </c>
+      <c r="H58" s="46">
+        <v>0.5361860536744254</v>
+      </c>
+      <c r="I58" s="47">
+        <v>-1040963041.35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" s="49">
+        <v>41</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G59" s="45">
+        <v>0.26758713773612175</v>
+      </c>
+      <c r="H59" s="46">
+        <v>0.3816826471050685</v>
+      </c>
+      <c r="I59" s="47">
+        <v>-7091674628.9499998</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" s="49">
+        <v>42</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G60" s="45">
+        <v>0.26758713773358911</v>
+      </c>
+      <c r="H60" s="46">
+        <v>0.38168264710179028</v>
+      </c>
+      <c r="I60" s="47">
+        <v>-991379765.82000005</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" s="49">
+        <v>43</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G61" s="45">
+        <v>0.25353669501102527</v>
+      </c>
+      <c r="H61" s="46">
+        <v>0.36164417060010473</v>
+      </c>
+      <c r="I61" s="47">
+        <v>-711013872.11000001</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A62" s="49">
+        <v>44</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G62" s="45">
+        <v>0.25360144417494324</v>
+      </c>
+      <c r="H62" s="46">
+        <v>0.36173364449489226</v>
+      </c>
+      <c r="I62" s="47">
+        <v>-776206968.55999994</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A63" s="49">
+        <v>45</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G63" s="45">
+        <v>0.2542608984101693</v>
+      </c>
+      <c r="H63" s="46">
+        <v>0.36270336198495651</v>
+      </c>
+      <c r="I63" s="47">
+        <v>-1039662811.85</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A64" s="70">
+        <v>46</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" s="45">
+        <v>0.13464757394158847</v>
+      </c>
+      <c r="H64" s="46">
+        <v>0.19424699156343148</v>
+      </c>
+      <c r="I64" s="47">
+        <v>-195968986.08000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="71"/>
+      <c r="B65" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G65" s="45">
+        <v>0.13904372908873913</v>
+      </c>
+      <c r="H65" s="46">
+        <v>0.20058252255744882</v>
+      </c>
+      <c r="I65" s="47">
+        <v>-66607031.109999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="70">
+        <v>47</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="45">
+        <v>0.10892998240038666</v>
+      </c>
+      <c r="H66" s="46">
+        <v>0.15781219661483586</v>
+      </c>
+      <c r="I66" s="47">
+        <v>-1119033612.02</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="71"/>
+      <c r="B67" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="45">
+        <v>0.13107394774354272</v>
+      </c>
+      <c r="H67" s="46">
+        <v>0.18982689867029143</v>
+      </c>
+      <c r="I67" s="47">
+        <v>-291004800.14999998</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="49">
+        <v>48</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="45">
+        <v>2.0110828955304489E-2</v>
+      </c>
+      <c r="H68" s="46">
+        <v>2.9003268408551778E-2</v>
+      </c>
+      <c r="I68" s="47">
+        <v>-60817241.049999997</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="70">
+        <v>49</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G69" s="45">
+        <v>8.3483323535087348E-2</v>
+      </c>
+      <c r="H69" s="46">
+        <v>0.12090247895690856</v>
+      </c>
+      <c r="I69" s="47">
+        <v>-253792467.06</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="71"/>
+      <c r="B70" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G70" s="45">
+        <v>8.4143740031745573E-2</v>
+      </c>
+      <c r="H70" s="46">
+        <v>0.12181130906875912</v>
+      </c>
+      <c r="I70" s="47">
+        <v>-106426765.42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="49">
+        <v>50</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="45">
+        <v>0.12234273172731408</v>
+      </c>
+      <c r="H71" s="46">
+        <v>0.1762358265455457</v>
+      </c>
+      <c r="I71" s="47">
+        <v>-28029695.43</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="49">
+        <v>51</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G72" s="45">
+        <v>0.36345584787368618</v>
+      </c>
+      <c r="H72" s="46">
+        <v>0.50789558803531265</v>
+      </c>
+      <c r="I72" s="47">
+        <v>-114329680966.92</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="70">
+        <v>52</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="45">
+        <v>0.12651982086858043</v>
+      </c>
+      <c r="H73" s="46">
+        <v>0.17152962466516025</v>
+      </c>
+      <c r="I73" s="47">
+        <v>-38278275234</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="71"/>
+      <c r="B74" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G74" s="45">
+        <v>0.16238908445500846</v>
+      </c>
+      <c r="H74" s="46">
+        <v>0.22015730239585254</v>
+      </c>
+      <c r="I74" s="47">
+        <v>-17033268746.84</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="49">
+        <v>53</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="45">
+        <v>0.45155688145258627</v>
+      </c>
+      <c r="H75" s="46">
+        <v>0.64786450595182044</v>
+      </c>
+      <c r="I75" s="47">
+        <v>-147808743.44</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="49">
+        <v>54</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76" s="45">
+        <v>0.15373503191377313</v>
+      </c>
+      <c r="H76" s="46">
+        <v>0.21290236700289894</v>
+      </c>
+      <c r="I76" s="47">
+        <v>-1459435498.02</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="49">
+        <v>55</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G77" s="45">
+        <v>0.30300807319081119</v>
+      </c>
+      <c r="H77" s="46">
+        <v>0.42320005598807042</v>
+      </c>
+      <c r="I77" s="47">
+        <v>-15661980797.85</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="49">
+        <v>56</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G78" s="45">
+        <v>0</v>
+      </c>
+      <c r="H78" s="46">
+        <v>0</v>
+      </c>
+      <c r="I78" s="47">
+        <v>-2771254.03</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="70">
+        <v>57</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G79" s="45">
+        <v>0.49335438274815613</v>
+      </c>
+      <c r="H79" s="46">
+        <v>0.70420077420311855</v>
+      </c>
+      <c r="I79" s="47">
+        <v>-17697736577.84</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="71"/>
+      <c r="B80" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="G80" s="45">
+        <v>0.48963148960294228</v>
+      </c>
+      <c r="H80" s="46">
+        <v>0.69885566557761725</v>
+      </c>
+      <c r="I80" s="47">
+        <v>-20175951002.700001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A81" s="49">
+        <v>58</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G81" s="45">
+        <v>8.5995231872787098E-2</v>
+      </c>
+      <c r="H81" s="46">
+        <v>0.12427412193139863</v>
+      </c>
+      <c r="I81" s="47">
+        <v>-169180334.19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A82" s="49">
+        <v>59</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G82" s="45">
+        <v>0</v>
+      </c>
+      <c r="H82" s="46">
+        <v>0</v>
+      </c>
+      <c r="I82" s="47">
+        <v>-2786802.95</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A83" s="70">
+        <v>60</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" s="45">
+        <v>0.44391924544208511</v>
+      </c>
+      <c r="H83" s="46">
+        <v>0.63892011004659011</v>
+      </c>
+      <c r="I83" s="47">
+        <v>-47458084.079999998</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A84" s="71"/>
+      <c r="B84" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" s="45">
+        <v>0.41504388462431624</v>
+      </c>
+      <c r="H84" s="46">
+        <v>0.59694906205585141</v>
+      </c>
+      <c r="I84" s="47">
+        <v>-403095495.67000002</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A85" s="49">
+        <v>61</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="45">
+        <v>0.43652990417745346</v>
+      </c>
+      <c r="H85" s="46">
+        <v>0.63395488757596197</v>
+      </c>
+      <c r="I85" s="47">
+        <v>-566598360.59000003</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A86" s="70">
+        <v>62</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G86" s="45">
+        <v>0.45992038576603045</v>
+      </c>
+      <c r="H86" s="46">
+        <v>0.64820021518828819</v>
+      </c>
+      <c r="I86" s="47">
+        <v>-1021473688.42</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A87" s="71"/>
+      <c r="B87" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G87" s="45">
+        <v>0.43479839196983427</v>
+      </c>
+      <c r="H87" s="46">
+        <v>0.61129928944490075</v>
+      </c>
+      <c r="I87" s="47">
+        <v>-210728423.62</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A88" s="49">
+        <v>63</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="45">
+        <v>6.9968319284004224E-2</v>
+      </c>
+      <c r="H88" s="46">
+        <v>0.11551298707357574</v>
+      </c>
+      <c r="I88" s="47">
+        <v>-937232259.77999997</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A89" s="49">
+        <v>64</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G89" s="45">
+        <v>0.25002891389799309</v>
+      </c>
+      <c r="H89" s="46">
+        <v>0.3566381619479761</v>
+      </c>
+      <c r="I89" s="47">
+        <v>-4711010592.1199999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A90" s="49">
+        <v>65</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="45">
+        <v>0.17195855078598368</v>
+      </c>
+      <c r="H90" s="46">
+        <v>0.26421829370729305</v>
+      </c>
+      <c r="I90" s="47">
+        <v>-335609364.75999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A91" s="49">
+        <v>66</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="G91" s="45">
+        <v>0.26805020333864743</v>
+      </c>
+      <c r="H91" s="46">
+        <v>0.38234315757827175</v>
+      </c>
+      <c r="I91" s="47">
+        <v>-166672555.78999999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A92" s="49">
+        <v>67</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G92" s="45">
+        <v>0.24405950884266528</v>
+      </c>
+      <c r="H92" s="46">
+        <v>0.34812315762025847</v>
+      </c>
+      <c r="I92" s="47">
+        <v>-295916731.77999997</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A93" s="49">
+        <v>68</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G93" s="45">
+        <v>0.24906352667663428</v>
+      </c>
+      <c r="H93" s="46">
+        <v>0.35526082069608861</v>
+      </c>
+      <c r="I93" s="47">
+        <v>-312958319.95999998</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A94" s="49">
+        <v>69</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G94" s="45">
+        <v>0.25883648447914209</v>
+      </c>
+      <c r="H94" s="46">
+        <v>0.36920083450110053</v>
+      </c>
+      <c r="I94" s="47">
+        <v>-978242863.85000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A95" s="49">
+        <v>70</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="G95" s="45">
+        <v>0.48805094389100262</v>
+      </c>
+      <c r="H95" s="46">
+        <v>0.69909181615600902</v>
+      </c>
+      <c r="I95" s="47">
+        <v>-163683932.77000001</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A96" s="49">
+        <v>71</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G96" s="45">
+        <v>0.25839116963475395</v>
+      </c>
+      <c r="H96" s="46">
+        <v>0.36856564343064857</v>
+      </c>
+      <c r="I96" s="47">
+        <v>-1052355096.28</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A97" s="49">
+        <v>72</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G97" s="45">
+        <v>0.2535103449577184</v>
+      </c>
+      <c r="H97" s="46">
+        <v>0.36160370171239881</v>
+      </c>
+      <c r="I97" s="47">
+        <v>-162481042.80000001</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A98" s="49">
+        <v>73</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G98" s="45">
+        <v>0.24417358685986065</v>
+      </c>
+      <c r="H98" s="46">
+        <v>0.34828587721301851</v>
+      </c>
+      <c r="I98" s="47">
+        <v>-496003532.77999997</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A99" s="49">
+        <v>74</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G99" s="45">
+        <v>0.36133261930299504</v>
+      </c>
+      <c r="H99" s="46">
+        <v>0.5185938840392651</v>
+      </c>
+      <c r="I99" s="47">
+        <v>-119801221.48999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A100" s="49">
+        <v>75</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G100" s="45">
+        <v>0.26745935966939038</v>
+      </c>
+      <c r="H100" s="46">
+        <v>0.38150274877984236</v>
+      </c>
+      <c r="I100" s="47">
+        <v>-688633238.23000002</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A101" s="49">
+        <v>76</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G101" s="45">
+        <v>0.24622550770568022</v>
+      </c>
+      <c r="H101" s="46">
+        <v>0.35121270912481628</v>
+      </c>
+      <c r="I101" s="47">
+        <v>-453072587.79000002</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="49">
+        <v>77</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G102" s="45">
+        <v>0.24663795814382325</v>
+      </c>
+      <c r="H102" s="46">
+        <v>0.35180102275728775</v>
+      </c>
+      <c r="I102" s="47">
+        <v>-485126951.24000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A103" s="49">
+        <v>78</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="45">
+        <v>0.33718156284991191</v>
+      </c>
+      <c r="H103" s="46">
+        <v>0.48140886823308687</v>
+      </c>
+      <c r="I103" s="47">
+        <v>-763995204.19000006</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A104" s="49">
+        <v>79</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G104" s="45">
+        <v>0.26958831310135195</v>
+      </c>
+      <c r="H104" s="46">
+        <v>0.3848198023847999</v>
+      </c>
+      <c r="I104" s="47">
+        <v>-612732528.41999996</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A105" s="70">
+        <v>80</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105" s="45">
+        <v>7.9076768650592746E-4</v>
+      </c>
+      <c r="H105" s="46">
+        <v>1.1403144108379783E-3</v>
+      </c>
+      <c r="I105" s="47">
+        <v>-150252462.68000001</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A106" s="71"/>
+      <c r="B106" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106" s="45">
+        <v>7.0946537478405714E-4</v>
+      </c>
+      <c r="H106" s="46">
+        <v>1.0230836463783241E-3</v>
+      </c>
+      <c r="I106" s="47">
+        <v>-21503563.350000001</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A107" s="70">
+        <v>81</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" s="45">
+        <v>0.37405706125024163</v>
+      </c>
+      <c r="H107" s="46">
+        <v>0.53345255866528363</v>
+      </c>
+      <c r="I107" s="47">
+        <v>-731872829.48000002</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A108" s="71"/>
+      <c r="B108" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" s="45">
+        <v>0.37019801767690563</v>
+      </c>
+      <c r="H108" s="46">
+        <v>0.52794942155671187</v>
+      </c>
+      <c r="I108" s="47">
+        <v>-263741566.61000001</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A109" s="70">
+        <v>82</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="45">
+        <v>0.36444809018524482</v>
+      </c>
+      <c r="H109" s="46">
+        <v>0.53601396862203043</v>
+      </c>
+      <c r="I109" s="47">
+        <v>-73809703.680000007</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A110" s="71"/>
+      <c r="B110" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="45">
+        <v>0.36324059112369272</v>
+      </c>
+      <c r="H110" s="46">
+        <v>0.53423589551615791</v>
+      </c>
+      <c r="I110" s="47">
+        <v>-55920101.960000001</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A111" s="49">
+        <v>83</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G111" s="45">
+        <v>0.34755857404033996</v>
+      </c>
+      <c r="H111" s="46">
+        <v>0.50345411580275889</v>
+      </c>
+      <c r="I111" s="47">
+        <v>-11260465525.16</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A112" s="49">
+        <v>84</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G112" s="45">
+        <v>1.3656075745928944E-2</v>
+      </c>
+      <c r="H112" s="46">
+        <v>1.9734778179195042E-2</v>
+      </c>
+      <c r="I112" s="47">
+        <v>-207853103.28999999</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="B5:I112" xr:uid="{C53B8689-14D5-458E-B2CF-F6E1805EE271}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:I112">
+      <sortCondition ref="E6:E112"/>
+    </sortState>
+  </autoFilter>
+  <mergeCells count="25">
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="C1:G1"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="C4:G4"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="A107:A108"/>
+  </mergeCells>
+  <conditionalFormatting sqref="I6:I112">
+    <cfRule type="cellIs" dxfId="3" priority="2" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7066EEEF-DC10-4A60-B15B-FBEDF765ABEA}">
+  <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="O2" sqref="O2"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomRight" activeCell="L4" sqref="L4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="22.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="22.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.83203125" style="24"/>
+    <col min="3" max="3" width="46.6640625" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" customWidth="1"/>
+    <col min="6" max="6" width="13.83203125" customWidth="1"/>
+    <col min="7" max="7" width="13.33203125" customWidth="1"/>
+    <col min="9" max="9" width="22.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="2" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C1" s="72" t="s">
+        <v>188</v>
+      </c>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+    </row>
+    <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-    <row r="3" spans="2:9" x14ac:dyDescent="0.25">
+        <v>337</v>
+      </c>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B3" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      <c r="C4" s="5" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="28" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="C4" s="73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+    </row>
+    <row r="6" spans="1:9" s="23" customFormat="1" ht="48" x14ac:dyDescent="0.2">
+      <c r="A6" s="80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B6" s="81" t="s">
+        <v>317</v>
+      </c>
+      <c r="C6" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D6" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="E6" s="81" t="s">
+        <v>318</v>
+      </c>
+      <c r="F6" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="G6" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H6" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I6" s="81" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B5" t="s">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" s="70">
+        <v>1</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D7" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G7" s="45">
+        <v>0.14292166395784872</v>
+      </c>
+      <c r="H7" s="46">
+        <v>0.19773777638367432</v>
+      </c>
+      <c r="I7" s="47">
+        <v>-5022550.6100000003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" s="71"/>
+      <c r="B8" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G8" s="45">
+        <v>0.15615555596471561</v>
+      </c>
+      <c r="H8" s="46">
+        <v>0.21606881614341389</v>
+      </c>
+      <c r="I8" s="47">
+        <v>-12547045.24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" s="49">
+        <v>2</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G9" s="45">
+        <v>7.2565375514485988E-4</v>
+      </c>
+      <c r="H9" s="46">
+        <v>1.0029561486315614E-3</v>
+      </c>
+      <c r="I9" s="47">
+        <v>-75722431.659999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" s="49">
+        <v>3</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G10" s="45">
+        <v>2.149615058132338E-3</v>
+      </c>
+      <c r="H10" s="46">
+        <v>2.9708334753348821E-3</v>
+      </c>
+      <c r="I10" s="47">
+        <v>-2595388.31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="70">
+        <v>4</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="45">
+        <v>0.18382113221334573</v>
+      </c>
+      <c r="H11" s="46">
+        <v>0.25510612530264754</v>
+      </c>
+      <c r="I11" s="47">
+        <v>-656515.80000000005</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" s="71"/>
+      <c r="B12" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="G12" s="45">
+        <v>0.18382110059512519</v>
+      </c>
+      <c r="H12" s="46">
+        <v>0.2551060192343837</v>
+      </c>
+      <c r="I12" s="47">
+        <v>-858659.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A13" s="70">
+        <v>5</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="45">
+        <v>0.19225953986471897</v>
+      </c>
+      <c r="H13" s="46">
+        <v>0.27064893125380646</v>
+      </c>
+      <c r="I13" s="47">
+        <v>-1714373.64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A14" s="71"/>
+      <c r="B14" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" s="45">
+        <v>0.19322168105875273</v>
+      </c>
+      <c r="H14" s="46">
+        <v>0.27202878640439482</v>
+      </c>
+      <c r="I14" s="47">
+        <v>-7133680.9400000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A15" s="70">
+        <v>6</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="45">
+        <v>3.0939231047542405E-2</v>
+      </c>
+      <c r="H15" s="46">
+        <v>4.2775946705012322E-2</v>
+      </c>
+      <c r="I15" s="47">
+        <v>-34967216.280000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A16" s="71"/>
+      <c r="B16" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" s="45">
+        <v>3.3575593898082075E-2</v>
+      </c>
+      <c r="H16" s="46">
+        <v>4.64228482956658E-2</v>
+      </c>
+      <c r="I16" s="47">
+        <v>-268905156.55000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" s="70">
         <v>7</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="B17" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="45">
+        <v>0.23765334277712089</v>
+      </c>
+      <c r="H17" s="46">
+        <v>0.3284192381961567</v>
+      </c>
+      <c r="I17" s="47">
+        <v>-17709647.649999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" s="71"/>
+      <c r="B18" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="45">
+        <v>0.24465365539840767</v>
+      </c>
+      <c r="H18" s="46">
+        <v>0.33808953634317251</v>
+      </c>
+      <c r="I18" s="47">
+        <v>-54260663.390000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" s="49">
         <v>8</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="B19" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G19" s="45">
+        <v>0.31897735662426263</v>
+      </c>
+      <c r="H19" s="46">
+        <v>0.44059953407863695</v>
+      </c>
+      <c r="I19" s="47">
+        <v>-392594076.73000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" s="49">
         <v>9</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="B20" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G20" s="45">
+        <v>2.1247303532348428E-2</v>
+      </c>
+      <c r="H20" s="46">
+        <v>2.9343513077409684E-2</v>
+      </c>
+      <c r="I20" s="47">
+        <v>-18808274.440000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" s="49">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-[...10 lines deleted...]
-      <c r="B6" t="s">
+      <c r="B21" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G21" s="45">
+        <v>1.1410061053028308E-2</v>
+      </c>
+      <c r="H21" s="46">
+        <v>1.5600450777813036E-2</v>
+      </c>
+      <c r="I21" s="47">
+        <v>-127482707.42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" s="70">
         <v>11</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="B22" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="45">
+        <v>0.29824771344526435</v>
+      </c>
+      <c r="H22" s="46">
+        <v>0.40998057159008339</v>
+      </c>
+      <c r="I22" s="47">
+        <v>-735911955.08000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" s="71"/>
+      <c r="B23" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G23" s="45">
+        <v>0.3933838980927713</v>
+      </c>
+      <c r="H23" s="46">
+        <v>0.54077871530244626</v>
+      </c>
+      <c r="I23" s="47">
+        <v>-408301801.44999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" s="49">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="G24" s="45">
+        <v>0.44673421637751065</v>
+      </c>
+      <c r="H24" s="46">
+        <v>0.59587397463715419</v>
+      </c>
+      <c r="I24" s="47">
+        <v>-9315831525.8999996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" s="49">
+        <v>13</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="45">
+        <v>2.4732040626356418E-2</v>
+      </c>
+      <c r="H25" s="46">
+        <v>3.418135114266365E-2</v>
+      </c>
+      <c r="I25" s="47">
+        <v>-364781418.76999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" s="70">
+        <v>14</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26" s="45">
+        <v>0</v>
+      </c>
+      <c r="H26" s="46">
+        <v>0</v>
+      </c>
+      <c r="I26" s="47">
+        <v>-7050489.9699999997</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" s="71"/>
+      <c r="B27" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27" s="45">
+        <v>0</v>
+      </c>
+      <c r="H27" s="46">
+        <v>0</v>
+      </c>
+      <c r="I27" s="47">
+        <v>-15312433.52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" s="70">
+        <v>15</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="45">
+        <v>0</v>
+      </c>
+      <c r="H28" s="46">
+        <v>0</v>
+      </c>
+      <c r="I28" s="47">
+        <v>-9541863.9299999997</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" s="71"/>
+      <c r="B29" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" s="45">
+        <v>0</v>
+      </c>
+      <c r="H29" s="46">
+        <v>0</v>
+      </c>
+      <c r="I29" s="47">
+        <v>-33588945.850000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" s="70">
+        <v>16</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G30" s="45">
+        <v>0.14297636875416148</v>
+      </c>
+      <c r="H30" s="46">
+        <v>0.19725150639867081</v>
+      </c>
+      <c r="I30" s="47">
+        <v>-161075.32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" s="71"/>
+      <c r="B31" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="G31" s="45">
+        <v>0.14436609591098321</v>
+      </c>
+      <c r="H31" s="46">
+        <v>0.19916540892033044</v>
+      </c>
+      <c r="I31" s="47">
+        <v>-799996.41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" s="49">
+        <v>17</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="G32" s="45">
+        <v>0.42780131784428915</v>
+      </c>
+      <c r="H32" s="46">
+        <v>0.57871823169488879</v>
+      </c>
+      <c r="I32" s="47">
+        <v>-194054590.44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" s="49">
+        <v>18</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="G33" s="45">
+        <v>0</v>
+      </c>
+      <c r="H33" s="46">
+        <v>0</v>
+      </c>
+      <c r="I33" s="47">
+        <v>-1233548.75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" s="49">
+        <v>19</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="45">
+        <v>0.47141887418007633</v>
+      </c>
+      <c r="H34" s="46">
+        <v>0.63571141649590679</v>
+      </c>
+      <c r="I34" s="47">
+        <v>-1772718322.1099999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" s="49">
+        <v>20</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="G35" s="45">
+        <v>0.21041926311061984</v>
+      </c>
+      <c r="H35" s="46">
+        <v>0.29851965044249879</v>
+      </c>
+      <c r="I35" s="47">
+        <v>-741192815.45000005</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" s="70">
+        <v>21</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" s="45">
+        <v>5.0084772818316602E-2</v>
+      </c>
+      <c r="H36" s="46">
+        <v>6.9377050904723334E-2</v>
+      </c>
+      <c r="I36" s="47">
+        <v>-20802342.68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" s="71"/>
+      <c r="B37" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="45">
+        <v>5.5309584818813387E-2</v>
+      </c>
+      <c r="H37" s="46">
+        <v>7.6632727317933302E-2</v>
+      </c>
+      <c r="I37" s="47">
+        <v>-126804707.79000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" s="49">
+        <v>22</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="G38" s="45">
+        <v>2.3788950854499865E-4</v>
+      </c>
+      <c r="H38" s="46">
+        <v>3.2885207037625683E-4</v>
+      </c>
+      <c r="I38" s="47">
+        <v>-34662806.789999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" s="70">
+        <v>23</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="45">
+        <v>5.0465095383074282E-2</v>
+      </c>
+      <c r="H39" s="46">
+        <v>6.9869369908046874E-2</v>
+      </c>
+      <c r="I39" s="47">
+        <v>-569836.68999999994</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" s="71"/>
+      <c r="B40" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="45">
+        <v>4.546638454821799E-2</v>
+      </c>
+      <c r="H40" s="46">
+        <v>6.2948677304519141E-2</v>
+      </c>
+      <c r="I40" s="47">
+        <v>-1670085.85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" s="49">
+        <v>24</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="45">
+        <v>0</v>
+      </c>
+      <c r="H41" s="46">
+        <v>0</v>
+      </c>
+      <c r="I41" s="47">
+        <v>-2850454.92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" s="70">
+        <v>25</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" s="45">
+        <v>0.11627561138667045</v>
+      </c>
+      <c r="H42" s="46">
+        <v>0.15939417465989339</v>
+      </c>
+      <c r="I42" s="47">
+        <v>-8254568462.7299995</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" s="71"/>
+      <c r="B43" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" s="45">
+        <v>0.19424532222667903</v>
+      </c>
+      <c r="H43" s="46">
+        <v>0.26449604457086445</v>
+      </c>
+      <c r="I43" s="47">
+        <v>-8136297570.96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" s="70">
+        <v>26</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="45">
+        <v>0.4374558314940008</v>
+      </c>
+      <c r="H44" s="46">
+        <v>0.62006001462799387</v>
+      </c>
+      <c r="I44" s="47">
+        <v>-30304435.34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" s="71"/>
+      <c r="B45" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G45" s="45">
+        <v>0.43480843496962318</v>
+      </c>
+      <c r="H45" s="46">
+        <v>0.61630753378310887</v>
+      </c>
+      <c r="I45" s="47">
+        <v>-121854845.09</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" s="70">
+        <v>27</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G46" s="45">
+        <v>5.1398298225384394E-2</v>
+      </c>
+      <c r="H46" s="46">
+        <v>7.0971830690269105E-2</v>
+      </c>
+      <c r="I46" s="47">
+        <v>-587145978.67999995</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" s="71"/>
+      <c r="B47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="G47" s="45">
+        <v>0.49379415346540984</v>
+      </c>
+      <c r="H47" s="46">
+        <v>0.6764775842043379</v>
+      </c>
+      <c r="I47" s="47">
+        <v>-39352093.93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" s="49">
+        <v>28</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="G48" s="45">
+        <v>0.27511983716084826</v>
+      </c>
+      <c r="H48" s="46">
+        <v>0.37029335106616446</v>
+      </c>
+      <c r="I48" s="47">
+        <v>-847156110.77999997</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" s="49">
+        <v>29</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" s="45">
+        <v>0.2750899395068821</v>
+      </c>
+      <c r="H49" s="46">
+        <v>0.37025633221472959</v>
+      </c>
+      <c r="I49" s="47">
+        <v>-441957343.32999998</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A50" s="49">
+        <v>30</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="45">
+        <v>0.27511983716084826</v>
+      </c>
+      <c r="H50" s="46">
+        <v>0.37029335107107436</v>
+      </c>
+      <c r="I50" s="47">
+        <v>-293670763.79000002</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A51" s="49">
+        <v>31</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="G51" s="45">
+        <v>0.27511983716084826</v>
+      </c>
+      <c r="H51" s="46">
+        <v>0.37029335107107436</v>
+      </c>
+      <c r="I51" s="47">
+        <v>-533164095</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A52" s="49">
+        <v>32</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="G52" s="45">
+        <v>0.27879714368350245</v>
+      </c>
+      <c r="H52" s="46">
+        <v>0.37534020887793795</v>
+      </c>
+      <c r="I52" s="47">
+        <v>-701906109.60000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" s="49">
+        <v>33</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" s="45">
+        <v>0.27511983716084826</v>
+      </c>
+      <c r="H53" s="46">
+        <v>0.37029335107107436</v>
+      </c>
+      <c r="I53" s="47">
+        <v>-213654127.09999999</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" s="49">
+        <v>34</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="G54" s="45">
+        <v>0.27425644519611286</v>
+      </c>
+      <c r="H54" s="46">
+        <v>0.36940036883258975</v>
+      </c>
+      <c r="I54" s="47">
+        <v>-573927210.33000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A55" s="49">
+        <v>35</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G55" s="45">
+        <v>0.27561353227795571</v>
+      </c>
+      <c r="H55" s="46">
+        <v>0.37095917180525589</v>
+      </c>
+      <c r="I55" s="47">
+        <v>-546482054.65999997</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" s="49">
+        <v>36</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G56" s="45">
+        <v>0.29285694193813966</v>
+      </c>
+      <c r="H56" s="46">
+        <v>0.39416633675159612</v>
+      </c>
+      <c r="I56" s="47">
+        <v>-934791706.94000006</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A57" s="49">
+        <v>37</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G57" s="45">
+        <v>0.29284136013339312</v>
+      </c>
+      <c r="H57" s="46">
+        <v>0.39414572207961646</v>
+      </c>
+      <c r="I57" s="47">
+        <v>-697968465.69000006</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" s="49">
+        <v>38</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" s="45">
+        <v>0.39241979748575939</v>
+      </c>
+      <c r="H58" s="46">
+        <v>0.53609618383609992</v>
+      </c>
+      <c r="I58" s="47">
+        <v>-962720548.57000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" s="49">
+        <v>39</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G59" s="45">
+        <v>0.29285694194254813</v>
+      </c>
+      <c r="H59" s="46">
+        <v>0.39416633675627899</v>
+      </c>
+      <c r="I59" s="47">
+        <v>-6598527540.0699997</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" s="49">
+        <v>40</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G60" s="45">
+        <v>0.29285694193813966</v>
+      </c>
+      <c r="H60" s="46">
+        <v>0.39416633675159612</v>
+      </c>
+      <c r="I60" s="47">
+        <v>-894894465.83000004</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" s="49">
+        <v>41</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G61" s="45">
+        <v>0.27509577213723829</v>
+      </c>
+      <c r="H61" s="46">
+        <v>0.37026530771809513</v>
+      </c>
+      <c r="I61" s="47">
+        <v>-667233156.14999998</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A62" s="49">
+        <v>42</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="G62" s="45">
+        <v>0.27511983716084826</v>
+      </c>
+      <c r="H62" s="46">
+        <v>0.37029335107598427</v>
+      </c>
+      <c r="I62" s="47">
+        <v>-732521739.20000005</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A63" s="49">
+        <v>43</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G63" s="45">
+        <v>0.27574165159778558</v>
+      </c>
+      <c r="H63" s="46">
+        <v>0.37116651726937344</v>
+      </c>
+      <c r="I63" s="47">
+        <v>-995977582.49000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A64" s="70">
+        <v>44</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" s="45">
+        <v>0.139920099271889</v>
+      </c>
+      <c r="H64" s="46">
+        <v>0.19342632627508774</v>
+      </c>
+      <c r="I64" s="47">
+        <v>-66449021.579999998</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="71"/>
+      <c r="B65" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="G65" s="45">
+        <v>0.13552236797339642</v>
+      </c>
+      <c r="H65" s="46">
+        <v>0.18735212825458494</v>
+      </c>
+      <c r="I65" s="47">
+        <v>-195402111.11000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="70">
+        <v>45</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="45">
+        <v>0.13495463242757005</v>
+      </c>
+      <c r="H66" s="46">
+        <v>0.18719379985499257</v>
+      </c>
+      <c r="I66" s="47">
+        <v>-287981815.12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="71"/>
+      <c r="B67" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G67" s="45">
+        <v>0.11269943325875427</v>
+      </c>
+      <c r="H67" s="46">
+        <v>0.15637108377827802</v>
+      </c>
+      <c r="I67" s="47">
+        <v>-1108188350.95</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="49">
+        <v>46</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="45">
+        <v>2.0355091756693169E-2</v>
+      </c>
+      <c r="H68" s="46">
+        <v>2.8132011649973455E-2</v>
+      </c>
+      <c r="I68" s="47">
+        <v>-60798358.649999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="70">
+        <v>47</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G69" s="45">
+        <v>8.4652176404281701E-2</v>
+      </c>
+      <c r="H69" s="46">
+        <v>0.11737893591341329</v>
+      </c>
+      <c r="I69" s="47">
+        <v>-106320301.52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="71"/>
+      <c r="B70" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G70" s="45">
+        <v>8.3986168306310144E-2</v>
+      </c>
+      <c r="H70" s="46">
+        <v>0.1164947458850811</v>
+      </c>
+      <c r="I70" s="47">
+        <v>-253410517.16999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="49">
+        <v>48</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="45">
+        <v>0.13257691988679332</v>
+      </c>
+      <c r="H71" s="46">
+        <v>0.18304706428711442</v>
+      </c>
+      <c r="I71" s="47">
+        <v>-26234898.649999999</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="49">
+        <v>49</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G72" s="45">
+        <v>0.375232221270138</v>
+      </c>
+      <c r="H72" s="46">
+        <v>0.50340332601254378</v>
+      </c>
+      <c r="I72" s="47">
+        <v>-112140609642</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="70">
+        <v>50</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="45">
+        <v>0.16766927781060972</v>
+      </c>
+      <c r="H73" s="46">
+        <v>0.21963081695864922</v>
+      </c>
+      <c r="I73" s="47">
+        <v>-16799768579.120001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="71"/>
+      <c r="B74" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G74" s="45">
+        <v>0.13098641324278637</v>
+      </c>
+      <c r="H74" s="46">
+        <v>0.17158123347828572</v>
+      </c>
+      <c r="I74" s="47">
+        <v>-37914772270.199997</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="49">
+        <v>51</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="45">
+        <v>0.46799549393620088</v>
+      </c>
+      <c r="H75" s="46">
+        <v>0.63289754258894726</v>
+      </c>
+      <c r="I75" s="47">
+        <v>-135257423.97999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="49">
+        <v>52</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76" s="45">
+        <v>0.15805202052718703</v>
+      </c>
+      <c r="H76" s="46">
+        <v>0.21089716919129098</v>
+      </c>
+      <c r="I76" s="47">
+        <v>-1393145122.22</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="49">
+        <v>53</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="G77" s="45">
+        <v>0.31152982462796397</v>
+      </c>
+      <c r="H77" s="46">
+        <v>0.4181945583619251</v>
+      </c>
+      <c r="I77" s="47">
+        <v>-15175141640.84</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="49">
+        <v>54</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="G78" s="45">
+        <v>0</v>
+      </c>
+      <c r="H78" s="46">
+        <v>0</v>
+      </c>
+      <c r="I78" s="47">
+        <v>-2771254.03</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="49">
+        <v>55</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G79" s="45">
+        <v>8.5995231872787098E-2</v>
+      </c>
+      <c r="H79" s="46">
+        <v>0.11906125602701589</v>
+      </c>
+      <c r="I79" s="47">
+        <v>-169180334.19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A80" s="49">
+        <v>56</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G80" s="45">
+        <v>0</v>
+      </c>
+      <c r="H80" s="46">
+        <v>0</v>
+      </c>
+      <c r="I80" s="47">
+        <v>-2786802.95</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A81" s="49">
+        <v>57</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="45">
+        <v>0.44333286723910037</v>
+      </c>
+      <c r="H81" s="46">
+        <v>0.60096712549341869</v>
+      </c>
+      <c r="I81" s="47">
+        <v>-317322959.32999998</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A82" s="49">
+        <v>58</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G82" s="45">
+        <v>0.32116900519964053</v>
+      </c>
+      <c r="H82" s="46">
+        <v>0.44892048246428645</v>
+      </c>
+      <c r="I82" s="47">
+        <v>-6020769.7000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A83" s="70">
+        <v>59</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="45">
+        <v>0.4678775912010244</v>
+      </c>
+      <c r="H83" s="46">
+        <v>0.62244159636293739</v>
+      </c>
+      <c r="I83" s="47">
+        <v>-119543486.98999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A84" s="71"/>
+      <c r="B84" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="45">
+        <v>0.49533511216641657</v>
+      </c>
+      <c r="H84" s="46">
+        <v>0.66037292232053146</v>
+      </c>
+      <c r="I84" s="47">
+        <v>-888371370.80999994</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A85" s="49">
+        <v>60</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="45">
+        <v>7.526176976778462E-2</v>
+      </c>
+      <c r="H85" s="46">
+        <v>0.11386195843302904</v>
+      </c>
+      <c r="I85" s="47">
+        <v>-926839594.98000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A86" s="49">
+        <v>61</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G86" s="45">
+        <v>0.27901359170072182</v>
+      </c>
+      <c r="H86" s="46">
+        <v>0.3755346825107404</v>
+      </c>
+      <c r="I86" s="47">
+        <v>-4416610966.0900002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A87" s="49">
+        <v>62</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="45">
+        <v>0.1801584528723805</v>
+      </c>
+      <c r="H87" s="46">
+        <v>0.25745363845493557</v>
+      </c>
+      <c r="I87" s="47">
+        <v>-327222708.69</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A88" s="49">
+        <v>63</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G88" s="45">
+        <v>0.26820957022976216</v>
+      </c>
+      <c r="H88" s="46">
+        <v>0.36099258229077635</v>
+      </c>
+      <c r="I88" s="47">
+        <v>-269054723.88999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A89" s="49">
+        <v>64</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G89" s="45">
+        <v>0.27925969752029567</v>
+      </c>
+      <c r="H89" s="46">
+        <v>0.37586533290401825</v>
+      </c>
+      <c r="I89" s="47">
+        <v>-270536304.19999999</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A90" s="49">
+        <v>65</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="G90" s="45">
+        <v>0.28840316945675598</v>
+      </c>
+      <c r="H90" s="46">
+        <v>0.38817184953575118</v>
+      </c>
+      <c r="I90" s="47">
+        <v>-897973708.77999997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A91" s="49">
+        <v>66</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G91" s="45">
+        <v>0.29070735156985439</v>
+      </c>
+      <c r="H91" s="46">
+        <v>0.39127312827847671</v>
+      </c>
+      <c r="I91" s="47">
+        <v>-962152270.16999996</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A92" s="49">
+        <v>67</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G92" s="45">
+        <v>0.27683086631690751</v>
+      </c>
+      <c r="H92" s="46">
+        <v>0.37259628458296451</v>
+      </c>
+      <c r="I92" s="47">
+        <v>-112688850.36</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A93" s="49">
+        <v>68</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G93" s="45">
+        <v>0.26313964618518992</v>
+      </c>
+      <c r="H93" s="46">
+        <v>0.35416879557936609</v>
+      </c>
+      <c r="I93" s="47">
+        <v>-470782918.13999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A94" s="49">
+        <v>69</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G94" s="45">
+        <v>0.38342582863851954</v>
+      </c>
+      <c r="H94" s="46">
+        <v>0.51865778387709616</v>
+      </c>
+      <c r="I94" s="47">
+        <v>-1097490918.02</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A95" s="49">
+        <v>70</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G95" s="45">
+        <v>0.29271709705125076</v>
+      </c>
+      <c r="H95" s="46">
+        <v>0.39398335642410165</v>
+      </c>
+      <c r="I95" s="47">
+        <v>-559986171.57000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A96" s="49">
+        <v>71</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G96" s="45">
+        <v>0.26770698892586958</v>
+      </c>
+      <c r="H96" s="46">
+        <v>0.3603161408964633</v>
+      </c>
+      <c r="I96" s="47">
+        <v>-719456808.87</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A97" s="49">
+        <v>72</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G97" s="45">
+        <v>0.26253869232138494</v>
+      </c>
+      <c r="H97" s="46">
+        <v>0.35335995081305138</v>
+      </c>
+      <c r="I97" s="47">
+        <v>-1282612987.5699999</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A98" s="49">
+        <v>73</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="45">
+        <v>0.36162911816945248</v>
+      </c>
+      <c r="H98" s="46">
+        <v>0.48783823028156809</v>
+      </c>
+      <c r="I98" s="47">
+        <v>-701454311.71000004</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A99" s="49">
+        <v>74</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="G99" s="45">
+        <v>0.28997921324894299</v>
+      </c>
+      <c r="H99" s="46">
+        <v>0.39080346337043426</v>
+      </c>
+      <c r="I99" s="47">
+        <v>-573661008.37</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A100" s="70">
+        <v>75</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="45">
+        <v>7.0946537478405714E-4</v>
+      </c>
+      <c r="H100" s="46">
+        <v>9.8045333087047929E-4</v>
+      </c>
+      <c r="I100" s="47">
+        <v>-21503563.350000001</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A101" s="71"/>
+      <c r="B101" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="45">
+        <v>7.9076768650592746E-4</v>
+      </c>
+      <c r="H101" s="46">
+        <v>1.0928007262751506E-3</v>
+      </c>
+      <c r="I101" s="47">
+        <v>-150252462.68000001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="70">
+        <v>76</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G102" s="45">
+        <v>0.39936704719731236</v>
+      </c>
+      <c r="H102" s="46">
+        <v>0.53744271343892025</v>
+      </c>
+      <c r="I102" s="47">
+        <v>-161500999.33000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A103" s="71"/>
+      <c r="B103" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" s="45">
+        <v>0.40410563582402853</v>
+      </c>
+      <c r="H103" s="46">
+        <v>0.5438193148875432</v>
+      </c>
+      <c r="I103" s="47">
+        <v>-591730912.36000001</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A104" s="70">
+        <v>77</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...22 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="E104" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G104" s="45">
+        <v>0.39312304008234661</v>
+      </c>
+      <c r="H104" s="46">
+        <v>0.54239572447346818</v>
+      </c>
+      <c r="I104" s="47">
+        <v>-44111140.659999996</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A105" s="71"/>
+      <c r="B105" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D105" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...704 lines deleted...]
-      <c r="E34" s="1" t="s">
+      <c r="E105" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="G105" s="45">
+        <v>0.39515705274433582</v>
+      </c>
+      <c r="H105" s="46">
+        <v>0.54521169197866748</v>
+      </c>
+      <c r="I105" s="47">
+        <v>-171876053.19999999</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A106" s="49">
         <v>78</v>
       </c>
-      <c r="F34" s="1" t="s">
-[...19 lines deleted...]
-      <c r="D35" s="1" t="s">
+      <c r="B106" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G106" s="45">
+        <v>0.38856942909694614</v>
+      </c>
+      <c r="H106" s="46">
+        <v>0.52956130883114794</v>
+      </c>
+      <c r="I106" s="47">
+        <v>-9077368002.3600006</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A107" s="49">
         <v>79</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...129 lines deleted...]
-      <c r="E40" s="1" t="s">
+      <c r="B107" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D107" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="F40" s="1" t="s">
+      <c r="E107" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="G40" s="2">
-[...19 lines deleted...]
-      <c r="E41" s="1" t="s">
+      <c r="F107" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F41" s="1" t="s">
-[...1829 lines deleted...]
-        <v>-5167377.71</v>
+      <c r="G107" s="45">
+        <v>1.8472566201450626E-2</v>
+      </c>
+      <c r="H107" s="46">
+        <v>2.557545139999283E-2</v>
+      </c>
+      <c r="I107" s="47">
+        <v>-205999027.55000001</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B4:I111" xr:uid="{C53B8689-14D5-458E-B2CF-F6E1805EE271}"/>
-  <mergeCells count="1">
+  <autoFilter ref="A6:I6" xr:uid="{7066EEEF-DC10-4A60-B15B-FBEDF765ABEA}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:I107">
+    <sortCondition ref="E7:E107"/>
+  </sortState>
+  <mergeCells count="24">
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A15:A16"/>
     <mergeCell ref="C1:G1"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="A44:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="A83:A84"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="A102:A103"/>
   </mergeCells>
-  <conditionalFormatting sqref="E73:E111">
+  <conditionalFormatting sqref="E7:E107">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E44:E107">
     <cfRule type="duplicateValues" dxfId="1" priority="2"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I5:I111">
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
+  <conditionalFormatting sqref="I7:I107">
+    <cfRule type="cellIs" dxfId="0" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Base</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Boletin_Noviembre2025</vt:lpstr>
+      <vt:lpstr>Boletin_Diciembre2025</vt:lpstr>
+      <vt:lpstr>Boletin_Enero2026</vt:lpstr>
+      <vt:lpstr>Boletin_Febrero2026</vt:lpstr>
+      <vt:lpstr>Boletin_Marzo2026</vt:lpstr>
+      <vt:lpstr>Boletin_Abril2026</vt:lpstr>
+      <vt:lpstr>Boletin_Mayo2026</vt:lpstr>
+      <vt:lpstr>Boletin_Junio2026</vt:lpstr>
+      <vt:lpstr>Boletin_Julio2026</vt:lpstr>
+      <vt:lpstr>Boletin_Diciembre2025!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Erika Viviana Mancipe Moncada</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SetDate">
-    <vt:lpwstr>2026-06-18T15:23:07Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-21T20:31:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Name">
     <vt:lpwstr>Pública</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_SiteId">
     <vt:lpwstr>b4ea60d8-be49-40bc-98c4-18c43bfd721e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_ActionId">
-    <vt:lpwstr>848724bd-f665-485e-9f51-445504b4cc4d</vt:lpwstr>
+    <vt:lpwstr>3d1fa22a-ea63-4892-903d-00776e3b0bc9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_99250145-e870-4645-b500-839dad81cdfa_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>